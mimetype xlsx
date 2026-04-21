--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jreinoso\Desktop\Portal de Transparencia\13_Datos Abiertos\Estadísticas de Liberación de Tortugas\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bbrito\Desktop\OAI-2026\Datos Abiertos\2026\Estadísticas de Liberación de Tortugas\2026\Enero-Marzo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E0FB1520-AA07-4925-AEC8-7DB9074BDB12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{67266FEB-BCD3-4E37-87CB-ADB84F3E5265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tortugas Liberadas" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="26">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Especies Liberadas</t>
   </si>
   <si>
     <t>Nombre Cientifico</t>
   </si>
   <si>
     <t>Cantidad Liberada</t>
   </si>
   <si>
     <t>Tortuga Carey</t>
   </si>
   <si>
     <t>Eretmochelys Imbricata</t>
   </si>
   <si>
     <t>Tortuga Verde</t>
   </si>
   <si>
     <t>Tortuga Tinglar</t>
   </si>
   <si>
@@ -89,50 +89,56 @@
     <t>Caretta Caretta</t>
   </si>
   <si>
     <t>Trachemys Decorata</t>
   </si>
   <si>
     <t>Tortuga tinglar</t>
   </si>
   <si>
     <t xml:space="preserve">Iguna  </t>
   </si>
   <si>
     <t xml:space="preserve">Cyclura cornuta </t>
   </si>
   <si>
     <t xml:space="preserve">Pelecanus occidentalis </t>
   </si>
   <si>
     <t>Ave costera</t>
   </si>
   <si>
     <t xml:space="preserve">Manati </t>
   </si>
   <si>
     <t>Trichechus manatus</t>
+  </si>
+  <si>
+    <t>Trimestre</t>
+  </si>
+  <si>
+    <t>Enero-Marzo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
@@ -943,911 +949,927 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:E61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="B66" sqref="B66"/>
+    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
+      <selection activeCell="A61" sqref="A61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.140625" style="1" customWidth="1"/>
-    <col min="3" max="3" width="29.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="1"/>
+    <col min="3" max="3" width="18.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="29.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="1">
+      <c r="D2" s="1">
         <v>330</v>
       </c>
-      <c r="D2" s="1">
+      <c r="E2" s="1">
         <v>2012</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="1">
+      <c r="D3" s="1">
         <v>9</v>
       </c>
-      <c r="D3" s="1">
+      <c r="E3" s="1">
         <v>2012</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="1">
+      <c r="E4" s="1">
         <v>2012</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="1">
+      <c r="D5" s="1">
         <v>5</v>
       </c>
-      <c r="D5" s="1">
+      <c r="E5" s="1">
         <v>2012</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C6" s="1">
+      <c r="D6" s="1">
         <v>16</v>
       </c>
-      <c r="D6" s="1">
+      <c r="E6" s="1">
         <v>2012</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="1">
+      <c r="D7" s="1">
         <v>244</v>
       </c>
-      <c r="D7" s="1">
+      <c r="E7" s="1">
         <v>2013</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="1">
+      <c r="D8" s="1">
         <v>4</v>
       </c>
-      <c r="D8" s="1">
+      <c r="E8" s="1">
         <v>2013</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="1">
+      <c r="E9" s="1">
         <v>2013</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="1">
+      <c r="D10" s="1">
         <v>31</v>
       </c>
-      <c r="D10" s="1">
+      <c r="E10" s="1">
         <v>2013</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="1">
+      <c r="D11" s="1">
         <v>15</v>
       </c>
-      <c r="D11" s="1">
+      <c r="E11" s="1">
         <v>2013</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="1">
+      <c r="D12" s="1">
         <v>190</v>
       </c>
-      <c r="D12" s="1">
+      <c r="E12" s="1">
         <v>2014</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="1">
+      <c r="D13" s="1">
         <v>2</v>
       </c>
-      <c r="D13" s="1">
+      <c r="E13" s="1">
         <v>2014</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="1">
+      <c r="E14" s="1">
         <v>2014</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D15" s="1">
+      <c r="E15" s="1">
         <v>2014</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="1">
+      <c r="D16" s="1">
         <v>42</v>
       </c>
-      <c r="D16" s="1">
+      <c r="E16" s="1">
         <v>2014</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="1">
+      <c r="D17" s="1">
         <v>2</v>
       </c>
-      <c r="D17" s="1">
+      <c r="E17" s="1">
         <v>2015</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="1">
+      <c r="D18" s="1">
         <v>184</v>
       </c>
-      <c r="D18" s="1">
+      <c r="E18" s="1">
         <v>2015</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C19" s="1">
+      <c r="D19" s="1">
         <v>219</v>
       </c>
-      <c r="D19" s="1">
+      <c r="E19" s="1">
         <v>2015</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="1">
+      <c r="D20" s="1">
         <v>16</v>
       </c>
-      <c r="D20" s="1">
+      <c r="E20" s="1">
         <v>2015</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="1">
+      <c r="D21" s="1">
         <v>17</v>
       </c>
-      <c r="D21" s="1">
+      <c r="E21" s="1">
         <v>2015</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C22" s="1">
+      <c r="D22" s="1">
         <v>256</v>
       </c>
-      <c r="D22" s="1">
+      <c r="E22" s="1">
         <v>2016</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C23" s="1">
+      <c r="D23" s="1">
         <v>883</v>
       </c>
-      <c r="D23" s="1">
+      <c r="E23" s="1">
         <v>2016</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C24" s="1">
+      <c r="D24" s="1">
         <v>208</v>
       </c>
-      <c r="D24" s="1">
+      <c r="E24" s="1">
         <v>2016</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C25" s="1">
+      <c r="D25" s="1">
         <v>16</v>
       </c>
-      <c r="D25" s="1">
+      <c r="E25" s="1">
         <v>2016</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C26" s="1">
+      <c r="D26" s="1">
         <v>18</v>
       </c>
-      <c r="D26" s="1">
+      <c r="E26" s="1">
         <v>2016</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C27" s="1">
+      <c r="D27" s="1">
         <v>230</v>
       </c>
-      <c r="D27" s="1">
+      <c r="E27" s="1">
         <v>2017</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C28" s="1">
+      <c r="D28" s="1">
         <v>800</v>
       </c>
-      <c r="D28" s="1">
+      <c r="E28" s="1">
         <v>2017</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C29" s="1">
+      <c r="D29" s="1">
         <v>180</v>
       </c>
-      <c r="D29" s="1">
+      <c r="E29" s="1">
         <v>2017</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C30" s="1">
+      <c r="D30" s="1">
         <v>16</v>
       </c>
-      <c r="D30" s="1">
+      <c r="E30" s="1">
         <v>2017</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C31" s="1">
+      <c r="D31" s="1">
         <v>17</v>
       </c>
-      <c r="D31" s="1">
+      <c r="E31" s="1">
         <v>2017</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C32" s="1">
+      <c r="D32" s="1">
         <v>98</v>
       </c>
-      <c r="D32" s="1">
+      <c r="E32" s="1">
         <v>2018</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C33" s="1">
+      <c r="D33" s="1">
         <v>8</v>
       </c>
-      <c r="D33" s="1">
+      <c r="E33" s="1">
         <v>2018</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C34" s="1">
+      <c r="D34" s="1">
         <v>24</v>
       </c>
-      <c r="D34" s="1">
+      <c r="E34" s="1">
         <v>2018</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C35" s="1">
+      <c r="D35" s="1">
         <v>20</v>
       </c>
-      <c r="D35" s="1">
+      <c r="E35" s="1">
         <v>2018</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="1">
+      <c r="D36" s="1">
         <v>108</v>
       </c>
-      <c r="D36" s="1">
+      <c r="E36" s="1">
         <v>2019</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C37" s="1">
+      <c r="D37" s="1">
         <v>711</v>
       </c>
-      <c r="D37" s="1">
+      <c r="E37" s="1">
         <v>2019</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C38" s="1">
+      <c r="D38" s="1">
         <v>18</v>
       </c>
-      <c r="D38" s="1">
+      <c r="E38" s="1">
         <v>2019</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C39" s="1">
+      <c r="D39" s="1">
         <v>1</v>
       </c>
-      <c r="D39" s="1">
+      <c r="E39" s="1">
         <v>2019</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C40" s="1">
+      <c r="D40" s="1">
         <v>342</v>
       </c>
-      <c r="D40" s="1">
+      <c r="E40" s="1">
         <v>2020</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C41" s="1">
+      <c r="D41" s="1">
         <v>1894</v>
       </c>
-      <c r="D41" s="1">
+      <c r="E41" s="1">
         <v>2020</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C42" s="1">
+      <c r="D42" s="1">
         <v>34</v>
       </c>
-      <c r="D42" s="1">
+      <c r="E42" s="1">
         <v>2020</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C43" s="1">
+      <c r="D43" s="1">
         <v>130</v>
       </c>
-      <c r="D43" s="1">
+      <c r="E43" s="1">
         <v>2021</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C44" s="1">
+      <c r="D44" s="1">
         <v>211</v>
       </c>
-      <c r="D44" s="1">
+      <c r="E44" s="1">
         <v>2021</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C45" s="1">
+      <c r="D45" s="1">
         <v>145</v>
       </c>
-      <c r="D45" s="1">
+      <c r="E45" s="1">
         <v>2021</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C46" s="1">
+      <c r="D46" s="1">
         <v>22</v>
       </c>
-      <c r="D46" s="1">
+      <c r="E46" s="1">
         <v>2021</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C47" s="1">
+      <c r="D47" s="1">
         <v>1730</v>
       </c>
-      <c r="D47" s="1">
+      <c r="E47" s="1">
         <v>2022</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C48" s="1">
+      <c r="D48" s="1">
         <v>8</v>
       </c>
-      <c r="D48" s="1">
+      <c r="E48" s="1">
         <v>2022</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="1">
+      <c r="D49" s="1">
         <v>43</v>
       </c>
-      <c r="D49" s="1">
+      <c r="E49" s="1">
         <v>2022</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C50" s="1">
+      <c r="D50" s="1">
         <v>1018</v>
       </c>
-      <c r="D50" s="1">
+      <c r="E50" s="1">
         <v>2023</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C51" s="1">
+      <c r="D51" s="1">
         <v>480</v>
       </c>
-      <c r="D51" s="1">
+      <c r="E51" s="1">
         <v>2023</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C52" s="1">
+      <c r="D52" s="1">
         <v>31</v>
       </c>
-      <c r="D52" s="1">
+      <c r="E52" s="1">
         <v>2023</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C53" s="1">
+      <c r="D53" s="1">
         <v>101</v>
       </c>
-      <c r="D53" s="1">
+      <c r="E53" s="1">
         <v>2023</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C54" s="1">
+      <c r="D54" s="1">
         <v>430</v>
       </c>
-      <c r="D54" s="1">
+      <c r="E54" s="1">
         <v>2024</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C55" s="1">
+      <c r="D55" s="1">
         <v>1090</v>
       </c>
-      <c r="D55" s="1">
+      <c r="E55" s="1">
         <v>2024</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C56" s="2">
+      <c r="C56" s="2"/>
+      <c r="D56" s="2">
         <v>1314</v>
       </c>
-      <c r="D56" s="2">
+      <c r="E56" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="57" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C57" s="2">
+      <c r="C57" s="2"/>
+      <c r="D57" s="2">
         <v>53</v>
       </c>
-      <c r="D57" s="2">
+      <c r="E57" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C58" s="1">
+      <c r="D58" s="1">
         <v>1</v>
       </c>
-      <c r="D58" s="1">
+      <c r="E58" s="1">
         <v>2025</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C59" s="1">
+      <c r="D59" s="1">
         <v>1</v>
       </c>
-      <c r="D59" s="1">
+      <c r="E59" s="1">
         <v>2025</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C60" s="1">
+      <c r="D60" s="1">
         <v>1</v>
       </c>
-      <c r="D60" s="1">
+      <c r="E60" s="1">
         <v>2025</v>
       </c>
     </row>
-    <row r="61" spans="1:4" s="2" customFormat="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-      <c r="D62" s="2"/>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D61" s="1">
+        <v>3</v>
+      </c>
+      <c r="E61" s="1">
+        <v>2026</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tortugas Liberadas</vt:lpstr>