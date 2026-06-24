--- v2 (2026-04-21)
+++ v3 (2026-06-24)
@@ -1,67 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bbrito\Desktop\OAI-2026\Datos Abiertos\2026\Estadísticas de Liberación de Tortugas\2026\Enero-Marzo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jreinoso\Desktop\Portal de Transparencia\13_Datos Abiertos\Estadísticas de Liberación de Tortugas\Nueva carpeta\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{67266FEB-BCD3-4E37-87CB-ADB84F3E5265}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Tortugas Liberadas" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="26">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Especies Liberadas</t>
   </si>
   <si>
     <t>Nombre Cientifico</t>
   </si>
   <si>
     <t>Cantidad Liberada</t>
   </si>
   <si>
     <t>Tortuga Carey</t>
   </si>
   <si>
     <t>Eretmochelys Imbricata</t>
   </si>
   <si>
     <t>Tortuga Verde</t>
   </si>
   <si>
     <t>Tortuga Tinglar</t>
   </si>
   <si>
@@ -94,57 +93,57 @@
   <si>
     <t>Tortuga tinglar</t>
   </si>
   <si>
     <t xml:space="preserve">Iguna  </t>
   </si>
   <si>
     <t xml:space="preserve">Cyclura cornuta </t>
   </si>
   <si>
     <t xml:space="preserve">Pelecanus occidentalis </t>
   </si>
   <si>
     <t>Ave costera</t>
   </si>
   <si>
     <t xml:space="preserve">Manati </t>
   </si>
   <si>
     <t>Trichechus manatus</t>
   </si>
   <si>
     <t>Trimestre</t>
   </si>
   <si>
-    <t>Enero-Marzo</t>
+    <t>N/a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
@@ -659,163 +658,163 @@
     <cellStyle name="Texto de advertencia" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Texto explicativo" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Título" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Título 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Título 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -948,904 +947,1079 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E61"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A45" workbookViewId="0">
-      <selection activeCell="A61" sqref="A61"/>
+    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
+      <selection activeCell="G41" sqref="G41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="39.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="29.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="23.5703125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C2" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D2" s="1">
         <v>330</v>
       </c>
       <c r="E2" s="1">
         <v>2012</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C3" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D3" s="1">
         <v>9</v>
       </c>
       <c r="E3" s="1">
         <v>2012</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C4" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="1">
         <v>2012</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C5" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D5" s="1">
         <v>5</v>
       </c>
       <c r="E5" s="1">
         <v>2012</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C6" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D6" s="1">
         <v>16</v>
       </c>
       <c r="E6" s="1">
         <v>2012</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C7" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D7" s="1">
         <v>244</v>
       </c>
       <c r="E7" s="1">
         <v>2013</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C8" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D8" s="1">
         <v>4</v>
       </c>
       <c r="E8" s="1">
         <v>2013</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C9" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D9" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="1">
         <v>2013</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C10" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D10" s="1">
         <v>31</v>
       </c>
       <c r="E10" s="1">
         <v>2013</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C11" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D11" s="1">
         <v>15</v>
       </c>
       <c r="E11" s="1">
         <v>2013</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C12" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D12" s="1">
         <v>190</v>
       </c>
       <c r="E12" s="1">
         <v>2014</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C13" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D13" s="1">
         <v>2</v>
       </c>
       <c r="E13" s="1">
         <v>2014</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C14" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="1">
         <v>2014</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C15" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="1">
         <v>2014</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C16" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D16" s="1">
         <v>42</v>
       </c>
       <c r="E16" s="1">
         <v>2014</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C17" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D17" s="1">
         <v>2</v>
       </c>
       <c r="E17" s="1">
         <v>2015</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C18" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D18" s="1">
         <v>184</v>
       </c>
       <c r="E18" s="1">
         <v>2015</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C19" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D19" s="1">
         <v>219</v>
       </c>
       <c r="E19" s="1">
         <v>2015</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C20" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D20" s="1">
         <v>16</v>
       </c>
       <c r="E20" s="1">
         <v>2015</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C21" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D21" s="1">
         <v>17</v>
       </c>
       <c r="E21" s="1">
         <v>2015</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C22" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D22" s="1">
         <v>256</v>
       </c>
       <c r="E22" s="1">
         <v>2016</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C23" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D23" s="1">
         <v>883</v>
       </c>
       <c r="E23" s="1">
         <v>2016</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C24" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D24" s="1">
         <v>208</v>
       </c>
       <c r="E24" s="1">
         <v>2016</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C25" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D25" s="1">
         <v>16</v>
       </c>
       <c r="E25" s="1">
         <v>2016</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C26" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D26" s="1">
         <v>18</v>
       </c>
       <c r="E26" s="1">
         <v>2016</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C27" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D27" s="1">
         <v>230</v>
       </c>
       <c r="E27" s="1">
         <v>2017</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C28" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D28" s="1">
         <v>800</v>
       </c>
       <c r="E28" s="1">
         <v>2017</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C29" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D29" s="1">
         <v>180</v>
       </c>
       <c r="E29" s="1">
         <v>2017</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C30" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D30" s="1">
         <v>16</v>
       </c>
       <c r="E30" s="1">
         <v>2017</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C31" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D31" s="1">
         <v>17</v>
       </c>
       <c r="E31" s="1">
         <v>2017</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C32" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D32" s="1">
         <v>98</v>
       </c>
       <c r="E32" s="1">
         <v>2018</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C33" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D33" s="1">
         <v>8</v>
       </c>
       <c r="E33" s="1">
         <v>2018</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C34" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D34" s="1">
         <v>24</v>
       </c>
       <c r="E34" s="1">
         <v>2018</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>12</v>
       </c>
+      <c r="C35" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D35" s="1">
         <v>20</v>
       </c>
       <c r="E35" s="1">
         <v>2018</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C36" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D36" s="1">
         <v>108</v>
       </c>
       <c r="E36" s="1">
         <v>2019</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C37" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D37" s="1">
         <v>711</v>
       </c>
       <c r="E37" s="1">
         <v>2019</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C38" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D38" s="1">
         <v>18</v>
       </c>
       <c r="E38" s="1">
         <v>2019</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>15</v>
       </c>
+      <c r="C39" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D39" s="1">
         <v>1</v>
       </c>
       <c r="E39" s="1">
         <v>2019</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C40" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D40" s="1">
         <v>342</v>
       </c>
       <c r="E40" s="1">
         <v>2020</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C41" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D41" s="1">
         <v>1894</v>
       </c>
       <c r="E41" s="1">
         <v>2020</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C42" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D42" s="1">
         <v>34</v>
       </c>
       <c r="E42" s="1">
         <v>2020</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C43" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D43" s="1">
         <v>130</v>
       </c>
       <c r="E43" s="1">
         <v>2021</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C44" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D44" s="1">
         <v>211</v>
       </c>
       <c r="E44" s="1">
         <v>2021</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C45" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D45" s="1">
         <v>145</v>
       </c>
       <c r="E45" s="1">
         <v>2021</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C46" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D46" s="1">
         <v>22</v>
       </c>
       <c r="E46" s="1">
         <v>2021</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C47" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D47" s="1">
         <v>1730</v>
       </c>
       <c r="E47" s="1">
         <v>2022</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C48" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D48" s="1">
         <v>8</v>
       </c>
       <c r="E48" s="1">
         <v>2022</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C49" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D49" s="1">
         <v>43</v>
       </c>
       <c r="E49" s="1">
         <v>2022</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C50" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D50" s="1">
         <v>1018</v>
       </c>
       <c r="E50" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C51" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D51" s="1">
         <v>480</v>
       </c>
       <c r="E51" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="C52" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D52" s="1">
         <v>31</v>
       </c>
       <c r="E52" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>11</v>
       </c>
+      <c r="C53" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D53" s="1">
         <v>101</v>
       </c>
       <c r="E53" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>5</v>
       </c>
+      <c r="C54" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D54" s="1">
         <v>430</v>
       </c>
       <c r="E54" s="1">
         <v>2024</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>10</v>
       </c>
+      <c r="C55" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D55" s="1">
         <v>1090</v>
       </c>
       <c r="E55" s="1">
         <v>2024</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C56" s="2"/>
+      <c r="C56" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D56" s="2">
         <v>1314</v>
       </c>
       <c r="E56" s="2">
         <v>2025</v>
       </c>
     </row>
     <row r="57" spans="1:5" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C57" s="2"/>
+      <c r="C57" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D57" s="2">
         <v>53</v>
       </c>
       <c r="E57" s="2">
         <v>2025</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>19</v>
       </c>
+      <c r="C58" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D58" s="1">
         <v>1</v>
       </c>
       <c r="E58" s="1">
         <v>2025</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>21</v>
       </c>
+      <c r="C59" s="2" t="s">
+        <v>25</v>
+      </c>
       <c r="D59" s="1">
         <v>1</v>
       </c>
       <c r="E59" s="1">
         <v>2025</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>23</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="D60" s="1">
         <v>1</v>
       </c>
       <c r="E60" s="1">
         <v>2025</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D61" s="1">
         <v>3</v>
       </c>
       <c r="E61" s="1">
         <v>2026</v>
       </c>
     </row>