--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -1,116 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jreinoso\Desktop\Portal de Transparencia\13_Datos Abiertos\Estadísticas de Alimentación\2025\Cuarto Trimestre\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bbrito\Desktop\OAI-2026\Datos Abiertos\2026\Trimestre enero-marzo\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{40FB90B3-F035-40FE-BA9E-40B178FEA5BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2892A272-37B2-40D5-89C2-EE1F2075296A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Estadísticas_de_Alimentación" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A263" i="1" l="1"/>
   <c r="A250" i="1" l="1"/>
   <c r="A245" i="1" l="1"/>
   <c r="A256" i="1" s="1"/>
   <c r="A247" i="1"/>
   <c r="A257" i="1" s="1"/>
   <c r="A228" i="1" l="1"/>
-  <c r="D228" i="1" l="1"/>
-  <c r="D227" i="1"/>
+  <c r="E228" i="1" l="1"/>
+  <c r="E227" i="1"/>
   <c r="A227" i="1"/>
   <c r="A235" i="1" s="1"/>
   <c r="A246" i="1" s="1"/>
-  <c r="D226" i="1"/>
+  <c r="E226" i="1"/>
   <c r="B226" i="1"/>
   <c r="A226" i="1"/>
   <c r="A234" i="1" s="1"/>
-  <c r="D225" i="1"/>
+  <c r="E225" i="1"/>
   <c r="A225" i="1"/>
   <c r="A232" i="1" s="1"/>
-  <c r="D224" i="1"/>
+  <c r="E224" i="1"/>
   <c r="A224" i="1"/>
   <c r="A231" i="1" s="1"/>
   <c r="A240" i="1" s="1"/>
-  <c r="D222" i="1"/>
+  <c r="E222" i="1"/>
   <c r="A222" i="1"/>
   <c r="A230" i="1" s="1"/>
-  <c r="D220" i="1"/>
+  <c r="E220" i="1"/>
   <c r="A220" i="1"/>
-  <c r="D219" i="1"/>
+  <c r="E219" i="1"/>
   <c r="A219" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="170">
   <si>
     <t>Alimento</t>
   </si>
   <si>
     <t>Cantidad Entrada (Libras)</t>
   </si>
   <si>
     <t>Cantidad Consumo (Libras)</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Sardinas (fresca)</t>
   </si>
   <si>
     <t>Calamar</t>
   </si>
   <si>
     <t>Peletizado</t>
   </si>
   <si>
     <t xml:space="preserve">Carnes </t>
   </si>
   <si>
@@ -516,50 +516,110 @@
     <t>2,300 lb</t>
   </si>
   <si>
     <t>500 lb</t>
   </si>
   <si>
     <t>2,897.5 lb</t>
   </si>
   <si>
     <t>2,495.5 lb</t>
   </si>
   <si>
     <t>52.5 lb</t>
   </si>
   <si>
     <t xml:space="preserve">28.5lb </t>
   </si>
   <si>
     <t>30 lb</t>
   </si>
   <si>
     <t>72.6 lb</t>
   </si>
   <si>
     <t>2,400 lb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4,014.5 lb </t>
+  </si>
+  <si>
+    <t>2,998.6 lb</t>
+  </si>
+  <si>
+    <t>Mes</t>
+  </si>
+  <si>
+    <t>Enero-Marzo</t>
+  </si>
+  <si>
+    <t>Abril-junio</t>
+  </si>
+  <si>
+    <t>Julio-Septimbre</t>
+  </si>
+  <si>
+    <t>Octubre-Diciembre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 lb </t>
+  </si>
+  <si>
+    <t xml:space="preserve">96 lb </t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 lb </t>
+  </si>
+  <si>
+    <t>Alimento peletizado (aves) engorde</t>
+  </si>
+  <si>
+    <t>65 lb</t>
+  </si>
+  <si>
+    <t>Alimento peletizado (peces)</t>
+  </si>
+  <si>
+    <t>65,34 lb</t>
+  </si>
+  <si>
+    <t>Alimento peletizado (Fundas Carpa Koi)</t>
+  </si>
+  <si>
+    <t>11 lb</t>
+  </si>
+  <si>
+    <t>2,040 lb</t>
+  </si>
+  <si>
+    <t>88 lb</t>
+  </si>
+  <si>
+    <t>700 lb</t>
+  </si>
+  <si>
+    <t>221.5 lb</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
@@ -644,83 +704,80 @@
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...10 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF4F81BD"/>
         <bgColor rgb="FF4F81BD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0504D"/>
         <bgColor rgb="FFC0504D"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9BBB59"/>
         <bgColor rgb="FF9BBB59"/>
@@ -1048,102 +1105,101 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="17" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...7 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="4" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="18" fillId="33" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Énfasis1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Énfasis6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Énfasis6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Énfasis6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bueno" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Cálculo" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Celda de comprobación" xfId="13" builtinId="23" customBuiltin="1"/>
@@ -1431,4799 +1487,5822 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D336"/>
+  <dimension ref="A1:E346"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A309" workbookViewId="0">
-      <selection activeCell="B340" sqref="B340"/>
+    <sheetView tabSelected="1" topLeftCell="A340" workbookViewId="0">
+      <selection activeCell="D333" sqref="D333"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="30.140625" style="1" customWidth="1"/>
-    <col min="4" max="4" width="5" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="1"/>
+    <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="5" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="1" t="s">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="1">
+      <c r="B2" s="2">
         <v>3312</v>
       </c>
-      <c r="C2" s="1">
+      <c r="C2" s="2">
         <v>2360</v>
       </c>
-      <c r="D2" s="1">
+      <c r="D2" s="2"/>
+      <c r="E2" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" s="1" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="1">
+      <c r="B3" s="2">
         <v>1008</v>
       </c>
-      <c r="C3" s="1">
+      <c r="C3" s="2">
         <v>888</v>
       </c>
-      <c r="D3" s="1">
+      <c r="D3" s="2"/>
+      <c r="E3" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" s="1" t="s">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="1">
+      <c r="B4" s="2">
         <v>100</v>
       </c>
-      <c r="C4" s="1">
+      <c r="C4" s="2">
         <v>90</v>
       </c>
-      <c r="D4" s="1">
+      <c r="D4" s="2"/>
+      <c r="E4" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" s="1" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="1">
+      <c r="B5" s="2">
         <v>90</v>
       </c>
-      <c r="C5" s="1">
+      <c r="C5" s="2">
         <v>50</v>
       </c>
-      <c r="D5" s="1">
+      <c r="D5" s="2"/>
+      <c r="E5" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A6" s="1" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="1">
+      <c r="B6" s="2">
         <v>200</v>
       </c>
-      <c r="C6" s="1">
+      <c r="C6" s="2">
         <v>180</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D6" s="2"/>
+      <c r="E6" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A7" s="1" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="1">
+      <c r="B7" s="2">
         <v>1000</v>
       </c>
-      <c r="C7" s="1">
+      <c r="C7" s="2">
         <v>460</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D7" s="2"/>
+      <c r="E7" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A8" s="1" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B8" s="2">
         <v>60</v>
       </c>
-      <c r="C8" s="1">
+      <c r="C8" s="2">
         <v>40</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D8" s="2"/>
+      <c r="E8" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A9" s="1" t="s">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="1">
+      <c r="B9" s="2">
         <v>5712</v>
       </c>
-      <c r="C9" s="1">
+      <c r="C9" s="2">
         <v>3305</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D9" s="2"/>
+      <c r="E9" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A10" s="1" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B10" s="2">
         <v>528</v>
       </c>
-      <c r="C10" s="1">
+      <c r="C10" s="2">
         <v>468</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D10" s="2"/>
+      <c r="E10" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A11" s="1" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="1">
+      <c r="B11" s="2">
         <v>100</v>
       </c>
-      <c r="C11" s="1">
+      <c r="C11" s="2">
         <v>96</v>
       </c>
-      <c r="D11" s="1">
+      <c r="D11" s="2"/>
+      <c r="E11" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="1" t="s">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="1">
+      <c r="B12" s="2">
         <v>80</v>
       </c>
-      <c r="C12" s="1">
+      <c r="C12" s="2">
         <v>72</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D12" s="2"/>
+      <c r="E12" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="1" t="s">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="1">
+      <c r="B13" s="2">
         <v>160</v>
       </c>
-      <c r="C13" s="1">
+      <c r="C13" s="2">
         <v>160</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D13" s="2"/>
+      <c r="E13" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="1" t="s">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="1">
+      <c r="B14" s="2">
         <v>600</v>
       </c>
-      <c r="C14" s="1">
+      <c r="C14" s="2">
         <v>540</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D14" s="2"/>
+      <c r="E14" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="1" t="s">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="1">
+      <c r="B15" s="2">
         <v>40</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C15" s="2">
         <v>30</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D15" s="2"/>
+      <c r="E15" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="1" t="s">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B16" s="1">
+      <c r="B16" s="2">
         <v>4679</v>
       </c>
-      <c r="C16" s="1">
+      <c r="C16" s="2">
         <v>4490</v>
       </c>
-      <c r="D16" s="1">
+      <c r="D16" s="2"/>
+      <c r="E16" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="1" t="s">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B17" s="1">
+      <c r="B17" s="2">
         <v>528</v>
       </c>
-      <c r="C17" s="1">
+      <c r="C17" s="2">
         <v>440</v>
       </c>
-      <c r="D17" s="1">
+      <c r="D17" s="2"/>
+      <c r="E17" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="1" t="s">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="1">
+      <c r="B18" s="2">
         <v>144</v>
       </c>
-      <c r="C18" s="1">
+      <c r="C18" s="2">
         <v>113</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D18" s="2"/>
+      <c r="E18" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="1" t="s">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B19" s="1">
+      <c r="B19" s="2">
         <v>100</v>
       </c>
-      <c r="C19" s="1">
+      <c r="C19" s="2">
         <v>90</v>
       </c>
-      <c r="D19" s="1">
+      <c r="D19" s="2"/>
+      <c r="E19" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="1" t="s">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B20" s="1">
+      <c r="B20" s="2">
         <v>180</v>
       </c>
-      <c r="C20" s="1">
+      <c r="C20" s="2">
         <v>180</v>
       </c>
-      <c r="D20" s="1">
+      <c r="D20" s="2"/>
+      <c r="E20" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A21" s="1" t="s">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B21" s="1">
+      <c r="B21" s="2">
         <v>1020</v>
       </c>
-      <c r="C21" s="1">
+      <c r="C21" s="2">
         <v>1006</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D21" s="2"/>
+      <c r="E21" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="1" t="s">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="1">
+      <c r="B22" s="2">
         <v>83</v>
       </c>
-      <c r="C22" s="1">
+      <c r="C22" s="2">
         <v>66</v>
       </c>
-      <c r="D22" s="1">
+      <c r="D22" s="2"/>
+      <c r="E22" s="2">
         <v>2015</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A23" s="1" t="s">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="1">
+      <c r="B23" s="2">
         <v>4801</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C23" s="2">
         <v>2360</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D23" s="2"/>
+      <c r="E23" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A24" s="1" t="s">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="1">
+      <c r="B24" s="2">
         <v>529</v>
       </c>
-      <c r="C24" s="1">
+      <c r="C24" s="2">
         <v>488</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D24" s="2"/>
+      <c r="E24" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="1" t="s">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="1">
+      <c r="B25" s="2">
         <v>100</v>
       </c>
-      <c r="C25" s="1">
+      <c r="C25" s="2">
         <v>90</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D25" s="2"/>
+      <c r="E25" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A26" s="1" t="s">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B26" s="1">
+      <c r="B26" s="2">
         <v>90</v>
       </c>
-      <c r="C26" s="1">
+      <c r="C26" s="2">
         <v>50</v>
       </c>
-      <c r="D26" s="1">
+      <c r="D26" s="2"/>
+      <c r="E26" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="1" t="s">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B27" s="1">
+      <c r="B27" s="2">
         <v>200</v>
       </c>
-      <c r="C27" s="1">
+      <c r="C27" s="2">
         <v>180</v>
       </c>
-      <c r="D27" s="1">
+      <c r="D27" s="2"/>
+      <c r="E27" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="1" t="s">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="1">
+      <c r="B28" s="2">
         <v>600</v>
       </c>
-      <c r="C28" s="1">
+      <c r="C28" s="2">
         <v>532</v>
       </c>
-      <c r="D28" s="1">
+      <c r="D28" s="2"/>
+      <c r="E28" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="1" t="s">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="1">
+      <c r="B29" s="2">
         <v>60</v>
       </c>
-      <c r="C29" s="1">
+      <c r="C29" s="2">
         <v>40</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D29" s="2"/>
+      <c r="E29" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="1" t="s">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B30" s="1">
+      <c r="B30" s="2">
         <v>3138</v>
       </c>
-      <c r="C30" s="1">
+      <c r="C30" s="2">
         <v>2980</v>
       </c>
-      <c r="D30" s="1">
+      <c r="D30" s="2"/>
+      <c r="E30" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A31" s="1" t="s">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B31" s="1">
+      <c r="B31" s="2">
         <v>308</v>
       </c>
-      <c r="C31" s="1">
+      <c r="C31" s="2">
         <v>308</v>
       </c>
-      <c r="D31" s="1">
+      <c r="D31" s="2"/>
+      <c r="E31" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="1" t="s">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="1">
+      <c r="B32" s="2">
         <v>264</v>
       </c>
-      <c r="C32" s="1">
+      <c r="C32" s="2">
         <v>248</v>
       </c>
-      <c r="D32" s="1">
+      <c r="D32" s="2"/>
+      <c r="E32" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A33" s="1" t="s">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="1">
+      <c r="B33" s="2">
         <v>384</v>
       </c>
-      <c r="C33" s="1">
+      <c r="C33" s="2">
         <v>288</v>
       </c>
-      <c r="D33" s="1">
+      <c r="D33" s="2"/>
+      <c r="E33" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A34" s="1" t="s">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B34" s="1">
+      <c r="B34" s="2">
         <v>105</v>
       </c>
-      <c r="C34" s="1">
+      <c r="C34" s="2">
         <v>105</v>
       </c>
-      <c r="D34" s="1">
+      <c r="D34" s="2"/>
+      <c r="E34" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A35" s="1" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B35" s="1">
+      <c r="B35" s="2">
         <v>600</v>
       </c>
-      <c r="C35" s="1">
+      <c r="C35" s="2">
         <v>540</v>
       </c>
-      <c r="D35" s="1">
+      <c r="D35" s="2"/>
+      <c r="E35" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A36" s="1" t="s">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B36" s="1">
+      <c r="B36" s="2">
         <v>66</v>
       </c>
-      <c r="C36" s="1">
+      <c r="C36" s="2">
         <v>48</v>
       </c>
-      <c r="D36" s="1">
+      <c r="D36" s="2"/>
+      <c r="E36" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A37" s="1" t="s">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B37" s="1">
+      <c r="B37" s="2">
         <v>3828</v>
       </c>
-      <c r="C37" s="1">
+      <c r="C37" s="2">
         <v>3780</v>
       </c>
-      <c r="D37" s="1">
+      <c r="D37" s="2"/>
+      <c r="E37" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A38" s="1" t="s">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B38" s="1">
+      <c r="B38" s="2">
         <v>528</v>
       </c>
-      <c r="C38" s="1">
+      <c r="C38" s="2">
         <v>176</v>
       </c>
-      <c r="D38" s="1">
+      <c r="D38" s="2"/>
+      <c r="E38" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A39" s="1" t="s">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B39" s="1">
+      <c r="B39" s="2">
         <v>176</v>
       </c>
-      <c r="C39" s="1">
+      <c r="C39" s="2">
         <v>120</v>
       </c>
-      <c r="D39" s="1">
+      <c r="D39" s="2"/>
+      <c r="E39" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A40" s="1" t="s">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B40" s="1">
+      <c r="B40" s="2">
         <v>130</v>
       </c>
-      <c r="C40" s="1">
+      <c r="C40" s="2">
         <v>120</v>
       </c>
-      <c r="D40" s="1">
+      <c r="D40" s="2"/>
+      <c r="E40" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A41" s="1" t="s">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B41" s="1">
+      <c r="B41" s="2">
         <v>120</v>
       </c>
-      <c r="C41" s="1">
+      <c r="C41" s="2">
         <v>120</v>
       </c>
-      <c r="D41" s="1">
+      <c r="D41" s="2"/>
+      <c r="E41" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A42" s="1" t="s">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B42" s="1">
+      <c r="B42" s="2">
         <v>500</v>
       </c>
-      <c r="C42" s="1">
+      <c r="C42" s="2">
         <v>492</v>
       </c>
-      <c r="D42" s="1">
+      <c r="D42" s="2"/>
+      <c r="E42" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A43" s="1" t="s">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B43" s="1">
+      <c r="B43" s="2">
         <v>52</v>
       </c>
-      <c r="C43" s="1">
+      <c r="C43" s="2">
         <v>40</v>
       </c>
-      <c r="D43" s="1">
+      <c r="D43" s="2"/>
+      <c r="E43" s="2">
         <v>2016</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A44" s="1" t="s">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B44" s="1">
+      <c r="B44" s="2">
         <v>5000</v>
       </c>
-      <c r="C44" s="1">
+      <c r="C44" s="2">
         <v>3760</v>
       </c>
-      <c r="D44" s="1">
+      <c r="D44" s="2"/>
+      <c r="E44" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A45" s="1" t="s">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B45" s="1">
+      <c r="B45" s="2">
         <v>400</v>
       </c>
-      <c r="C45" s="1">
+      <c r="C45" s="2">
         <v>400</v>
       </c>
-      <c r="D45" s="1">
+      <c r="D45" s="2"/>
+      <c r="E45" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A46" s="1" t="s">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B46" s="1">
+      <c r="B46" s="2">
         <v>176</v>
       </c>
-      <c r="C46" s="1">
+      <c r="C46" s="2">
         <v>106</v>
       </c>
-      <c r="D46" s="1">
+      <c r="D46" s="2"/>
+      <c r="E46" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A47" s="1" t="s">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B47" s="1">
+      <c r="B47" s="2">
         <v>90</v>
       </c>
-      <c r="C47" s="1">
+      <c r="C47" s="2">
         <v>50</v>
       </c>
-      <c r="D47" s="1">
+      <c r="D47" s="2"/>
+      <c r="E47" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A48" s="1" t="s">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B48" s="1">
+      <c r="B48" s="2">
         <v>150</v>
       </c>
-      <c r="C48" s="1">
+      <c r="C48" s="2">
         <v>150</v>
       </c>
-      <c r="D48" s="1">
+      <c r="D48" s="2"/>
+      <c r="E48" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A49" s="1" t="s">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="1">
+      <c r="B49" s="2">
         <v>480</v>
       </c>
-      <c r="C49" s="1">
+      <c r="C49" s="2">
         <v>480</v>
       </c>
-      <c r="D49" s="1">
+      <c r="D49" s="2"/>
+      <c r="E49" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A50" s="1" t="s">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B50" s="1">
+      <c r="B50" s="2">
         <v>66</v>
       </c>
-      <c r="C50" s="1">
+      <c r="C50" s="2">
         <v>60</v>
       </c>
-      <c r="D50" s="1">
+      <c r="D50" s="2"/>
+      <c r="E50" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A51" s="1" t="s">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B51" s="1">
+      <c r="B51" s="2">
         <v>4504</v>
       </c>
-      <c r="C51" s="1">
+      <c r="C51" s="2">
         <v>4040</v>
       </c>
-      <c r="D51" s="1">
+      <c r="D51" s="2"/>
+      <c r="E51" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A52" s="1" t="s">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B52" s="1">
+      <c r="B52" s="2">
         <v>100</v>
       </c>
-      <c r="C52" s="1">
+      <c r="C52" s="2">
         <v>100</v>
       </c>
-      <c r="D52" s="1">
+      <c r="D52" s="2"/>
+      <c r="E52" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A53" s="1" t="s">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B53" s="1">
+      <c r="B53" s="2">
         <v>396</v>
       </c>
-      <c r="C53" s="1">
+      <c r="C53" s="2">
         <v>140</v>
       </c>
-      <c r="D53" s="1">
+      <c r="D53" s="2"/>
+      <c r="E53" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A54" s="1" t="s">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B54" s="1">
+      <c r="B54" s="2">
         <v>264</v>
       </c>
-      <c r="C54" s="1">
+      <c r="C54" s="2">
         <v>158</v>
       </c>
-      <c r="D54" s="1">
+      <c r="D54" s="2"/>
+      <c r="E54" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A55" s="1" t="s">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B55" s="1">
+      <c r="B55" s="2">
         <v>90</v>
       </c>
-      <c r="C55" s="1">
+      <c r="C55" s="2">
         <v>50</v>
       </c>
-      <c r="D55" s="1">
+      <c r="D55" s="2"/>
+      <c r="E55" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A56" s="1" t="s">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B56" s="1">
+      <c r="B56" s="2">
         <v>100</v>
       </c>
-      <c r="C56" s="1">
+      <c r="C56" s="2">
         <v>100</v>
       </c>
-      <c r="D56" s="1">
+      <c r="D56" s="2"/>
+      <c r="E56" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A57" s="1" t="s">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B57" s="1">
+      <c r="B57" s="2">
         <v>490</v>
       </c>
-      <c r="C57" s="1">
+      <c r="C57" s="2">
         <v>490</v>
       </c>
-      <c r="D57" s="1">
+      <c r="D57" s="2"/>
+      <c r="E57" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A58" s="1" t="s">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B58" s="1">
+      <c r="B58" s="2">
         <v>66</v>
       </c>
-      <c r="C58" s="1">
+      <c r="C58" s="2">
         <v>52</v>
       </c>
-      <c r="D58" s="1">
+      <c r="D58" s="2"/>
+      <c r="E58" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A59" s="1" t="s">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B59" s="1">
+      <c r="B59" s="2">
         <v>4695</v>
       </c>
-      <c r="C59" s="1">
+      <c r="C59" s="2">
         <v>4245</v>
       </c>
-      <c r="D59" s="1">
+      <c r="D59" s="2"/>
+      <c r="E59" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A60" s="1" t="s">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B60" s="1">
+      <c r="B60" s="2">
         <v>50</v>
       </c>
-      <c r="C60" s="1">
+      <c r="C60" s="2">
         <v>50</v>
       </c>
-      <c r="D60" s="1">
+      <c r="D60" s="2"/>
+      <c r="E60" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A61" s="1" t="s">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B61" s="1">
+      <c r="B61" s="2">
         <v>396</v>
       </c>
-      <c r="C61" s="1">
+      <c r="C61" s="2">
         <v>264</v>
       </c>
-      <c r="D61" s="1">
+      <c r="D61" s="2"/>
+      <c r="E61" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A62" s="1" t="s">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B62" s="1">
+      <c r="B62" s="2">
         <v>176</v>
       </c>
-      <c r="C62" s="1">
+      <c r="C62" s="2">
         <v>168</v>
       </c>
-      <c r="D62" s="1">
+      <c r="D62" s="2"/>
+      <c r="E62" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A63" s="1" t="s">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B63" s="1">
+      <c r="B63" s="2">
         <v>90</v>
       </c>
-      <c r="C63" s="1">
+      <c r="C63" s="2">
         <v>72</v>
       </c>
-      <c r="D63" s="1">
+      <c r="D63" s="2"/>
+      <c r="E63" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A64" s="1" t="s">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B64" s="1">
+      <c r="B64" s="2">
         <v>50</v>
       </c>
-      <c r="C64" s="1">
+      <c r="C64" s="2">
         <v>50</v>
       </c>
-      <c r="D64" s="1">
+      <c r="D64" s="2"/>
+      <c r="E64" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A65" s="1" t="s">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B65" s="1">
+      <c r="B65" s="2">
         <v>648</v>
       </c>
-      <c r="C65" s="1">
+      <c r="C65" s="2">
         <v>648</v>
       </c>
-      <c r="D65" s="1">
+      <c r="D65" s="2"/>
+      <c r="E65" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A66" s="1" t="s">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B66" s="1">
+      <c r="B66" s="2">
         <v>66</v>
       </c>
-      <c r="C66" s="1">
+      <c r="C66" s="2">
         <v>66</v>
       </c>
-      <c r="D66" s="1">
+      <c r="D66" s="2"/>
+      <c r="E66" s="2">
         <v>2017</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A67" s="1" t="s">
+    <row r="67" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B67" s="1">
+      <c r="B67" s="2">
         <v>4500</v>
       </c>
-      <c r="C67" s="1">
+      <c r="C67" s="2">
         <v>4485</v>
       </c>
-      <c r="D67" s="1">
+      <c r="D67" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E67" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A68" s="1" t="s">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B68" s="1">
+      <c r="B68" s="2">
         <v>100</v>
       </c>
-      <c r="C68" s="1">
+      <c r="C68" s="2">
         <v>80</v>
       </c>
-      <c r="D68" s="1">
+      <c r="D68" s="2"/>
+      <c r="E68" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A69" s="1" t="s">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B69" s="1">
+      <c r="B69" s="2">
         <v>400</v>
       </c>
-      <c r="C69" s="1">
+      <c r="C69" s="2">
         <v>400</v>
       </c>
-      <c r="D69" s="1">
+      <c r="D69" s="2"/>
+      <c r="E69" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A70" s="1" t="s">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B70" s="1">
+      <c r="B70" s="2">
         <v>80</v>
       </c>
-      <c r="C70" s="1">
+      <c r="C70" s="2">
         <v>80</v>
       </c>
-      <c r="D70" s="1">
+      <c r="D70" s="2"/>
+      <c r="E70" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A71" s="1" t="s">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B71" s="1">
+      <c r="B71" s="2">
         <v>100</v>
       </c>
-      <c r="C71" s="1">
+      <c r="C71" s="2">
         <v>100</v>
       </c>
-      <c r="D71" s="1">
+      <c r="D71" s="2"/>
+      <c r="E71" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A72" s="1" t="s">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B72" s="1">
+      <c r="B72" s="2">
         <v>480</v>
       </c>
-      <c r="C72" s="1">
+      <c r="C72" s="2">
         <v>480</v>
       </c>
-      <c r="D72" s="1">
+      <c r="D72" s="2"/>
+      <c r="E72" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A73" s="1" t="s">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B73" s="1">
+      <c r="B73" s="2">
         <v>66</v>
       </c>
-      <c r="C73" s="1">
+      <c r="C73" s="2">
         <v>60</v>
       </c>
-      <c r="D73" s="1">
+      <c r="D73" s="2"/>
+      <c r="E73" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A74" s="1" t="s">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B74" s="1">
+      <c r="B74" s="2">
         <v>4600</v>
       </c>
-      <c r="C74" s="1">
+      <c r="C74" s="2">
         <v>4550</v>
       </c>
-      <c r="D74" s="1">
+      <c r="D74" s="2"/>
+      <c r="E74" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A75" s="1" t="s">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B75" s="1">
+      <c r="B75" s="2">
         <v>100</v>
       </c>
-      <c r="C75" s="1">
+      <c r="C75" s="2">
         <v>90</v>
       </c>
-      <c r="D75" s="1">
+      <c r="D75" s="2"/>
+      <c r="E75" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A76" s="1" t="s">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B76" s="1">
+      <c r="B76" s="2">
         <v>400</v>
       </c>
-      <c r="C76" s="1">
+      <c r="C76" s="2">
         <v>400</v>
       </c>
-      <c r="D76" s="1">
+      <c r="D76" s="2"/>
+      <c r="E76" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A77" s="1" t="s">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B77" s="1">
+      <c r="B77" s="2">
         <v>100</v>
       </c>
-      <c r="C77" s="1">
+      <c r="C77" s="2">
         <v>100</v>
       </c>
-      <c r="D77" s="1">
+      <c r="D77" s="2"/>
+      <c r="E77" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A78" s="1" t="s">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B78" s="1">
+      <c r="B78" s="2">
         <v>100</v>
       </c>
-      <c r="C78" s="1">
+      <c r="C78" s="2">
         <v>100</v>
       </c>
-      <c r="D78" s="1">
+      <c r="D78" s="2"/>
+      <c r="E78" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A79" s="1" t="s">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B79" s="1">
+      <c r="B79" s="2">
         <v>500</v>
       </c>
-      <c r="C79" s="1">
+      <c r="C79" s="2">
         <v>480</v>
       </c>
-      <c r="D79" s="1">
+      <c r="D79" s="2"/>
+      <c r="E79" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A80" s="1" t="s">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B80" s="1">
+      <c r="B80" s="2">
         <v>64</v>
       </c>
-      <c r="C80" s="1">
+      <c r="C80" s="2">
         <v>62</v>
       </c>
-      <c r="D80" s="1">
+      <c r="D80" s="2"/>
+      <c r="E80" s="2">
         <v>2018</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A81" s="1" t="s">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B81" s="1">
+      <c r="B81" s="2">
         <v>3224</v>
       </c>
-      <c r="C81" s="1">
+      <c r="C81" s="2">
         <v>377</v>
       </c>
-      <c r="D81" s="1">
+      <c r="D81" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E81" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A82" s="1" t="s">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B82" s="1">
+      <c r="B82" s="2">
         <v>100</v>
       </c>
-      <c r="C82" s="1">
+      <c r="C82" s="2">
         <v>46</v>
       </c>
-      <c r="D82" s="1">
+      <c r="D82" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E82" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A83" s="1" t="s">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B83" s="1">
+      <c r="B83" s="2">
         <v>1260</v>
       </c>
-      <c r="C83" s="1">
+      <c r="C83" s="2">
         <v>245</v>
       </c>
-      <c r="D83" s="1">
+      <c r="D83" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E83" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A84" s="1" t="s">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B84" s="1">
+      <c r="B84" s="2">
         <v>20592</v>
       </c>
-      <c r="C84" s="1">
+      <c r="C84" s="2">
         <v>5066</v>
       </c>
-      <c r="D84" s="1">
+      <c r="D84" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E84" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A85" s="1" t="s">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B85" s="1">
+      <c r="B85" s="2">
         <v>111</v>
       </c>
-      <c r="C85" s="1">
+      <c r="C85" s="2">
         <v>100</v>
       </c>
-      <c r="D85" s="1">
+      <c r="D85" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E85" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A86" s="1" t="s">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B86" s="1">
+      <c r="B86" s="2">
         <v>102</v>
       </c>
-      <c r="C86" s="1">
+      <c r="C86" s="2">
         <v>102</v>
       </c>
-      <c r="D86" s="1">
+      <c r="D86" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E86" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A87" s="1" t="s">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B87" s="1">
+      <c r="B87" s="2">
         <v>480</v>
       </c>
-      <c r="C87" s="1">
+      <c r="C87" s="2">
         <v>480</v>
       </c>
-      <c r="D87" s="1">
+      <c r="D87" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E87" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A88" s="1" t="s">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B88" s="1">
+      <c r="B88" s="2">
         <v>14</v>
       </c>
-      <c r="C88" s="1">
+      <c r="C88" s="2">
         <v>21</v>
       </c>
-      <c r="D88" s="1">
+      <c r="D88" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E88" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A89" s="1" t="s">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B89" s="2">
+      <c r="B89" s="13">
         <v>3147</v>
       </c>
-      <c r="C89" s="1">
+      <c r="C89" s="2">
         <v>1320</v>
       </c>
-      <c r="D89" s="1">
+      <c r="D89" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E89" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A90" s="1" t="s">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B90" s="3">
+      <c r="B90" s="14">
         <v>100</v>
       </c>
-      <c r="C90" s="1">
+      <c r="C90" s="2">
         <v>36</v>
       </c>
-      <c r="D90" s="1">
+      <c r="D90" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E90" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A91" s="1" t="s">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B91" s="3">
+      <c r="B91" s="14">
         <v>390</v>
       </c>
-      <c r="C91" s="1">
+      <c r="C91" s="2">
         <v>235</v>
       </c>
-      <c r="D91" s="1">
+      <c r="D91" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E91" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A92" s="1" t="s">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B92" s="3">
+      <c r="B92" s="14">
         <v>8834</v>
       </c>
-      <c r="C92" s="1">
+      <c r="C92" s="2">
         <v>4786</v>
       </c>
-      <c r="D92" s="1">
+      <c r="D92" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E92" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A93" s="1" t="s">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B93" s="3">
+      <c r="B93" s="14">
         <v>48</v>
       </c>
-      <c r="C93" s="1">
+      <c r="C93" s="2">
         <v>40</v>
       </c>
-      <c r="D93" s="1">
+      <c r="D93" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E93" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A94" s="1" t="s">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B94" s="3">
+      <c r="B94" s="14">
         <v>191</v>
       </c>
-      <c r="C94" s="1">
+      <c r="C94" s="2">
         <v>191</v>
       </c>
-      <c r="D94" s="1">
+      <c r="D94" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E94" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A95" s="1" t="s">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B95" s="3">
+      <c r="B95" s="14">
         <v>480</v>
       </c>
-      <c r="C95" s="1">
+      <c r="C95" s="2">
         <v>480</v>
       </c>
-      <c r="D95" s="1">
+      <c r="D95" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E95" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A96" s="1" t="s">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B96" s="1">
+      <c r="B96" s="2">
         <v>30</v>
       </c>
-      <c r="C96" s="1">
+      <c r="C96" s="2">
         <v>10</v>
       </c>
-      <c r="D96" s="1">
+      <c r="D96" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E96" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A97" s="1" t="s">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B97" s="4">
+      <c r="B97" s="15">
         <v>3594</v>
       </c>
-      <c r="C97" s="4">
+      <c r="C97" s="15">
         <v>3594</v>
       </c>
-      <c r="D97" s="1">
+      <c r="D97" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E97" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A98" s="1" t="s">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B98" s="1">
+      <c r="B98" s="2">
         <v>400</v>
       </c>
-      <c r="C98" s="1">
+      <c r="C98" s="2">
         <v>165</v>
       </c>
-      <c r="D98" s="1">
+      <c r="D98" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E98" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A99" s="1" t="s">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B99" s="1">
+      <c r="B99" s="2">
         <v>390</v>
       </c>
-      <c r="C99" s="1">
+      <c r="C99" s="2">
         <v>230</v>
       </c>
-      <c r="D99" s="1">
+      <c r="D99" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E99" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A100" s="1" t="s">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B100" s="1">
+      <c r="B100" s="2">
         <v>768</v>
       </c>
-      <c r="C100" s="1">
+      <c r="C100" s="2">
         <v>768</v>
       </c>
-      <c r="D100" s="1">
+      <c r="D100" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E100" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A101" s="1" t="s">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B101" s="1">
+      <c r="B101" s="2">
         <v>92.09</v>
       </c>
-      <c r="C101" s="1">
+      <c r="C101" s="2">
         <v>90</v>
       </c>
-      <c r="D101" s="1">
+      <c r="D101" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E101" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A102" s="1" t="s">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B102" s="1">
+      <c r="B102" s="2">
         <v>40</v>
       </c>
-      <c r="C102" s="1">
+      <c r="C102" s="2">
         <v>15</v>
       </c>
-      <c r="D102" s="1">
+      <c r="D102" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E102" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A103" s="1" t="s">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B103" s="1">
+      <c r="B103" s="2">
         <v>210</v>
       </c>
-      <c r="C103" s="1">
+      <c r="C103" s="2">
         <v>210</v>
       </c>
-      <c r="D103" s="1">
+      <c r="D103" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E103" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A104" s="1" t="s">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B104" s="1">
+      <c r="B104" s="2">
         <v>480</v>
       </c>
-      <c r="C104" s="1">
+      <c r="C104" s="2">
         <v>480</v>
       </c>
-      <c r="D104" s="1">
+      <c r="D104" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E104" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A105" s="1" t="s">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B105" s="1">
+      <c r="B105" s="2">
         <v>320</v>
       </c>
-      <c r="C105" s="1">
+      <c r="C105" s="2">
         <v>320</v>
       </c>
-      <c r="D105" s="1">
+      <c r="D105" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E105" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A106" s="1" t="s">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B106" s="1">
+      <c r="B106" s="2">
         <v>100</v>
       </c>
-      <c r="C106" s="1">
+      <c r="C106" s="2">
         <v>100</v>
       </c>
-      <c r="D106" s="1">
+      <c r="D106" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E106" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A107" s="1" t="s">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B107" s="1">
+      <c r="B107" s="2">
         <v>708</v>
       </c>
-      <c r="C107" s="1">
+      <c r="C107" s="2">
         <v>708</v>
       </c>
-      <c r="D107" s="1">
+      <c r="D107" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E107" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A108" s="1" t="s">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B108" s="1">
+      <c r="B108" s="2">
         <v>30</v>
       </c>
-      <c r="C108" s="1">
+      <c r="C108" s="2">
         <v>29</v>
       </c>
-      <c r="D108" s="1">
+      <c r="D108" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="E108" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A109" s="1" t="s">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B109" s="1">
+      <c r="B109" s="2">
         <v>4930</v>
       </c>
-      <c r="C109" s="1">
+      <c r="C109" s="2">
         <v>766</v>
       </c>
-      <c r="D109" s="1">
+      <c r="D109" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E109" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A110" s="1" t="s">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B110" s="1">
+      <c r="B110" s="2">
         <v>3570</v>
       </c>
-      <c r="C110" s="1">
+      <c r="C110" s="2">
         <v>2100</v>
       </c>
-      <c r="D110" s="1">
+      <c r="D110" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E110" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A111" s="1" t="s">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B111" s="1">
+      <c r="B111" s="2">
         <v>400</v>
       </c>
-      <c r="C111" s="1">
+      <c r="C111" s="2">
         <v>201</v>
       </c>
-      <c r="D111" s="1">
+      <c r="D111" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E111" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A112" s="1" t="s">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B112" s="1">
+      <c r="B112" s="2">
         <v>1401</v>
       </c>
-      <c r="C112" s="1">
+      <c r="C112" s="2">
         <v>1401</v>
       </c>
-      <c r="D112" s="1">
+      <c r="D112" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E112" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A113" s="1" t="s">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B113" s="1">
+      <c r="B113" s="2">
         <v>66</v>
       </c>
-      <c r="C113" s="1">
+      <c r="C113" s="2">
         <v>51</v>
       </c>
-      <c r="D113" s="1">
+      <c r="D113" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E113" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A114" s="1" t="s">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B114" s="1">
+      <c r="B114" s="2">
         <v>24</v>
       </c>
-      <c r="C114" s="1">
+      <c r="C114" s="2">
         <v>16</v>
       </c>
-      <c r="D114" s="1">
+      <c r="D114" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E114" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A115" s="1" t="s">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B115" s="1">
+      <c r="B115" s="2">
         <v>256</v>
       </c>
-      <c r="C115" s="1">
+      <c r="C115" s="2">
         <v>197</v>
       </c>
-      <c r="D115" s="1">
+      <c r="D115" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E115" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A116" s="1" t="s">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B116" s="1">
+      <c r="B116" s="2">
         <v>440</v>
       </c>
-      <c r="C116" s="1">
+      <c r="C116" s="2">
         <v>317</v>
       </c>
-      <c r="D116" s="1">
+      <c r="D116" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E116" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A117" s="1" t="s">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B117" s="1">
+      <c r="B117" s="2">
         <v>100</v>
       </c>
-      <c r="C117" s="1">
+      <c r="C117" s="2">
         <v>40</v>
       </c>
-      <c r="D117" s="1">
+      <c r="D117" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E117" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A118" s="1" t="s">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B118" s="1">
+      <c r="B118" s="2">
         <v>480</v>
       </c>
-      <c r="C118" s="1">
+      <c r="C118" s="2">
         <v>480</v>
       </c>
-      <c r="D118" s="1">
+      <c r="D118" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E118" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A119" s="1" t="s">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B119" s="1">
+      <c r="B119" s="2">
         <v>640</v>
       </c>
-      <c r="C119" s="1">
+      <c r="C119" s="2">
         <v>516</v>
       </c>
-      <c r="D119" s="1">
+      <c r="D119" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E119" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A120" s="1" t="s">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B120" s="1">
+      <c r="B120" s="2">
         <v>30</v>
       </c>
-      <c r="C120" s="1">
+      <c r="C120" s="2">
         <v>20</v>
       </c>
-      <c r="D120" s="1">
+      <c r="D120" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E120" s="2">
         <v>2019</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A121" s="1" t="s">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B121" s="1">
+      <c r="B121" s="2">
         <v>3500</v>
       </c>
-      <c r="C121" s="1">
+      <c r="C121" s="2">
         <v>1248</v>
       </c>
-      <c r="D121" s="1">
+      <c r="D121" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E121" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A122" s="1" t="s">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B122" s="1">
+      <c r="B122" s="2">
         <v>100</v>
       </c>
-      <c r="C122" s="1">
+      <c r="C122" s="2">
         <v>46</v>
       </c>
-      <c r="D122" s="1">
+      <c r="D122" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E122" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A123" s="1" t="s">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B123" s="4">
+      <c r="B123" s="15">
         <v>1200</v>
       </c>
-      <c r="C123" s="1">
+      <c r="C123" s="2">
         <v>1122</v>
       </c>
-      <c r="D123" s="1">
+      <c r="D123" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E123" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A124" s="1" t="s">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B124" s="1">
+      <c r="B124" s="2">
         <v>0</v>
       </c>
-      <c r="C124" s="1">
+      <c r="C124" s="2">
         <v>0</v>
       </c>
-      <c r="D124" s="1">
+      <c r="D124" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E124" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A125" s="1" t="s">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B125" s="4">
+      <c r="B125" s="15">
         <v>1600</v>
       </c>
-      <c r="C125" s="1">
+      <c r="C125" s="2">
         <v>1582</v>
       </c>
-      <c r="D125" s="1">
+      <c r="D125" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E125" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A126" s="1" t="s">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B126" s="1">
+      <c r="B126" s="2">
         <v>108</v>
       </c>
-      <c r="C126" s="1">
+      <c r="C126" s="2">
         <v>72</v>
       </c>
-      <c r="D126" s="1">
+      <c r="D126" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E126" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A127" s="1" t="s">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B127" s="1">
+      <c r="B127" s="2">
         <v>163</v>
       </c>
-      <c r="C127" s="1">
+      <c r="C127" s="2">
         <v>136</v>
       </c>
-      <c r="D127" s="1">
+      <c r="D127" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E127" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A128" s="1" t="s">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B128" s="4">
+      <c r="B128" s="15">
         <v>34968</v>
       </c>
-      <c r="C128" s="1">
+      <c r="C128" s="2">
         <v>34968</v>
       </c>
-      <c r="D128" s="1">
+      <c r="D128" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E128" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A129" s="1" t="s">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B129" s="1">
+      <c r="B129" s="2">
         <v>20</v>
       </c>
-      <c r="C129" s="1">
+      <c r="C129" s="2">
         <v>20</v>
       </c>
-      <c r="D129" s="1">
+      <c r="D129" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E129" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A130" s="1" t="s">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B130" s="1">
+      <c r="B130" s="2">
         <v>3500</v>
       </c>
-      <c r="C130" s="1">
+      <c r="C130" s="2">
         <v>2865</v>
       </c>
-      <c r="D130" s="1">
+      <c r="D130" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E130" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A131" s="1" t="s">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="B131" s="1">
+      <c r="B131" s="2">
         <v>1200</v>
       </c>
-      <c r="C131" s="1">
+      <c r="C131" s="2">
         <v>350</v>
       </c>
-      <c r="D131" s="1">
+      <c r="D131" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E131" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A132" s="1" t="s">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B132" s="1">
+      <c r="B132" s="2">
         <v>100</v>
       </c>
-      <c r="C132" s="1">
+      <c r="C132" s="2">
         <v>56</v>
       </c>
-      <c r="D132" s="1">
+      <c r="D132" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E132" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A133" s="1" t="s">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B133" s="1">
+      <c r="B133" s="2">
         <v>44</v>
       </c>
-      <c r="C133" s="1">
+      <c r="C133" s="2">
         <v>44</v>
       </c>
-      <c r="D133" s="1">
+      <c r="D133" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E133" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A134" s="1" t="s">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B134" s="1">
+      <c r="B134" s="2">
         <v>76</v>
       </c>
-      <c r="C134" s="1">
+      <c r="C134" s="2">
         <v>67</v>
       </c>
-      <c r="D134" s="1">
+      <c r="D134" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E134" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A135" s="1" t="s">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B135" s="1">
+      <c r="B135" s="2">
         <v>24</v>
       </c>
-      <c r="C135" s="1">
+      <c r="C135" s="2">
         <v>19</v>
       </c>
-      <c r="D135" s="1">
+      <c r="D135" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E135" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A136" s="1" t="s">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B136" s="1">
+      <c r="B136" s="2">
         <v>87</v>
       </c>
-      <c r="C136" s="1">
+      <c r="C136" s="2">
         <v>87</v>
       </c>
-      <c r="D136" s="1">
+      <c r="D136" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E136" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A137" s="1" t="s">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B137" s="1">
+      <c r="B137" s="2">
         <v>440</v>
       </c>
-      <c r="C137" s="1">
+      <c r="C137" s="2">
         <v>297</v>
       </c>
-      <c r="D137" s="1">
+      <c r="D137" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E137" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A138" s="1" t="s">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B138" s="1">
+      <c r="B138" s="2">
         <v>31</v>
       </c>
-      <c r="C138" s="1">
+      <c r="C138" s="2">
         <v>90</v>
       </c>
-      <c r="D138" s="1">
+      <c r="D138" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E138" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A139" s="1" t="s">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B139" s="1">
+      <c r="B139" s="2">
         <v>840</v>
       </c>
-      <c r="C139" s="1">
+      <c r="C139" s="2">
         <v>840</v>
       </c>
-      <c r="D139" s="1">
+      <c r="D139" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E139" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A140" s="1" t="s">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B140" s="1">
+      <c r="B140" s="2">
         <v>1009</v>
       </c>
-      <c r="C140" s="1">
+      <c r="C140" s="2">
         <v>1009</v>
       </c>
-      <c r="D140" s="1">
+      <c r="D140" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E140" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A141" s="1" t="s">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B141" s="1">
+      <c r="B141" s="2">
         <v>5</v>
       </c>
-      <c r="C141" s="1">
+      <c r="C141" s="2">
         <v>8</v>
       </c>
-      <c r="D141" s="1">
+      <c r="D141" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E141" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A142" s="1" t="s">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B142" s="1">
+      <c r="B142" s="2">
         <v>4000</v>
       </c>
-      <c r="C142" s="1">
+      <c r="C142" s="2">
         <v>2741</v>
       </c>
-      <c r="D142" s="1">
+      <c r="D142" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E142" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A143" s="1" t="s">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B143" s="1">
+      <c r="B143" s="2">
         <v>100</v>
       </c>
-      <c r="C143" s="1">
+      <c r="C143" s="2">
         <v>81</v>
       </c>
-      <c r="D143" s="1">
+      <c r="D143" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E143" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A144" s="1" t="s">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B144" s="1">
+      <c r="B144" s="2">
         <v>61</v>
       </c>
-      <c r="C144" s="1">
+      <c r="C144" s="2">
         <v>59</v>
       </c>
-      <c r="D144" s="1">
+      <c r="D144" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E144" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A145" s="1" t="s">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B145" s="1">
+      <c r="B145" s="2">
         <v>37</v>
       </c>
-      <c r="C145" s="1">
+      <c r="C145" s="2">
         <v>28</v>
       </c>
-      <c r="D145" s="1">
+      <c r="D145" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E145" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A146" s="1" t="s">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B146" s="1">
+      <c r="B146" s="2">
         <v>47</v>
       </c>
-      <c r="C146" s="1">
+      <c r="C146" s="2">
         <v>47</v>
       </c>
-      <c r="D146" s="1">
+      <c r="D146" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E146" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A147" s="1" t="s">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B147" s="1">
+      <c r="B147" s="2">
         <v>528</v>
       </c>
-      <c r="C147" s="1">
+      <c r="C147" s="2">
         <v>440</v>
       </c>
-      <c r="D147" s="1">
+      <c r="D147" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E147" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A148" s="1" t="s">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B148" s="1">
+      <c r="B148" s="2">
         <v>60</v>
       </c>
-      <c r="C148" s="1">
+      <c r="C148" s="2">
         <v>88</v>
       </c>
-      <c r="D148" s="1">
+      <c r="D148" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E148" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A149" s="1" t="s">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B149" s="1">
+      <c r="B149" s="2">
         <v>840</v>
       </c>
-      <c r="C149" s="1">
+      <c r="C149" s="2">
         <v>840</v>
       </c>
-      <c r="D149" s="1">
+      <c r="D149" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E149" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A150" s="1" t="s">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B150" s="1">
+      <c r="B150" s="2">
         <v>1193</v>
       </c>
-      <c r="C150" s="1">
+      <c r="C150" s="2">
         <v>1193</v>
       </c>
-      <c r="D150" s="1">
+      <c r="D150" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E150" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A151" s="1" t="s">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B151" s="1">
+      <c r="B151" s="2">
         <v>10</v>
       </c>
-      <c r="C151" s="1">
+      <c r="C151" s="2">
         <v>5</v>
       </c>
-      <c r="D151" s="1">
+      <c r="D151" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E151" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A152" s="1" t="s">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B152" s="1">
+      <c r="B152" s="2">
         <v>4500</v>
       </c>
-      <c r="C152" s="1">
+      <c r="C152" s="2">
         <v>3330</v>
       </c>
-      <c r="D152" s="1">
+      <c r="D152" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E152" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A153" s="1" t="s">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B153" s="1">
+      <c r="B153" s="2">
         <v>500</v>
       </c>
-      <c r="C153" s="1">
+      <c r="C153" s="2">
         <v>2</v>
       </c>
-      <c r="D153" s="1">
+      <c r="D153" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E153" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A154" s="1" t="s">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B154" s="1">
+      <c r="B154" s="2">
         <v>235</v>
       </c>
-      <c r="C154" s="1">
+      <c r="C154" s="2">
         <v>81</v>
       </c>
-      <c r="D154" s="1">
+      <c r="D154" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E154" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A155" s="1" t="s">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B155" s="1">
+      <c r="B155" s="2">
         <v>80</v>
       </c>
-      <c r="C155" s="1">
+      <c r="C155" s="2">
         <v>41</v>
       </c>
-      <c r="D155" s="1">
+      <c r="D155" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E155" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A156" s="1" t="s">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B156" s="1">
+      <c r="B156" s="2">
         <v>20</v>
       </c>
-      <c r="C156" s="1">
+      <c r="C156" s="2">
         <v>10</v>
       </c>
-      <c r="D156" s="1">
+      <c r="D156" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E156" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A157" s="1" t="s">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B157" s="1">
+      <c r="B157" s="2">
         <v>440</v>
       </c>
-      <c r="C157" s="1">
+      <c r="C157" s="2">
         <v>297</v>
       </c>
-      <c r="D157" s="1">
+      <c r="D157" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E157" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A158" s="1" t="s">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B158" s="1">
+      <c r="B158" s="2">
         <v>30</v>
       </c>
-      <c r="C158" s="1">
+      <c r="C158" s="2">
         <v>15</v>
       </c>
-      <c r="D158" s="1">
+      <c r="D158" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E158" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A159" s="1" t="s">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B159" s="1">
+      <c r="B159" s="2">
         <v>840</v>
       </c>
-      <c r="C159" s="1">
+      <c r="C159" s="2">
         <v>840</v>
       </c>
-      <c r="D159" s="1">
+      <c r="D159" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E159" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A160" s="1" t="s">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B160" s="1">
+      <c r="B160" s="2">
         <v>1564</v>
       </c>
-      <c r="C160" s="1">
+      <c r="C160" s="2">
         <v>1564</v>
       </c>
-      <c r="D160" s="1">
+      <c r="D160" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E160" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A161" s="1" t="s">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B161" s="1">
+      <c r="B161" s="2">
         <v>15</v>
       </c>
-      <c r="C161" s="1">
+      <c r="C161" s="2">
         <v>15</v>
       </c>
-      <c r="D161" s="1">
+      <c r="D161" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E161" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A162" s="1" t="s">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B162" s="1">
+      <c r="B162" s="2">
         <v>10</v>
       </c>
-      <c r="C162" s="1">
+      <c r="C162" s="2">
         <v>5</v>
       </c>
-      <c r="D162" s="1">
+      <c r="D162" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E162" s="2">
         <v>2020</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A163" s="1" t="s">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B163" s="1">
+      <c r="B163" s="2">
         <v>4400</v>
       </c>
-      <c r="C163" s="1">
+      <c r="C163" s="2">
         <v>3075</v>
       </c>
-      <c r="D163" s="1">
+      <c r="D163" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E163" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A164" s="1" t="s">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B164" s="1">
+      <c r="B164" s="2">
         <v>500</v>
       </c>
-      <c r="C164" s="1">
+      <c r="C164" s="2">
         <v>317</v>
       </c>
-      <c r="D164" s="1">
+      <c r="D164" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E164" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A165" s="1" t="s">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B165" s="1">
+      <c r="B165" s="2">
         <v>100</v>
       </c>
-      <c r="C165" s="1">
+      <c r="C165" s="2">
         <v>240</v>
       </c>
-      <c r="D165" s="1">
+      <c r="D165" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E165" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A166" s="1" t="s">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B166" s="1">
+      <c r="B166" s="2">
         <v>64</v>
       </c>
-      <c r="C166" s="1">
+      <c r="C166" s="2">
         <v>72</v>
       </c>
-      <c r="D166" s="1">
+      <c r="D166" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E166" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A167" s="1" t="s">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B167" s="1">
+      <c r="B167" s="2">
         <v>8</v>
       </c>
-      <c r="C167" s="1">
+      <c r="C167" s="2">
         <v>21</v>
       </c>
-      <c r="D167" s="1">
+      <c r="D167" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E167" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A168" s="1" t="s">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B168" s="1">
+      <c r="B168" s="2">
         <v>264</v>
       </c>
-      <c r="C168" s="1">
+      <c r="C168" s="2">
         <v>85</v>
       </c>
-      <c r="D168" s="1">
+      <c r="D168" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E168" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A169" s="1" t="s">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B169" s="1">
+      <c r="B169" s="2">
         <v>30</v>
       </c>
-      <c r="C169" s="1">
+      <c r="C169" s="2">
         <v>90</v>
       </c>
-      <c r="D169" s="1">
+      <c r="D169" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E169" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A170" s="1" t="s">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B170" s="1">
+      <c r="B170" s="2">
         <v>840</v>
       </c>
-      <c r="C170" s="1">
+      <c r="C170" s="2">
         <v>840</v>
       </c>
-      <c r="D170" s="1">
+      <c r="D170" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E170" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A171" s="1" t="s">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B171" s="1">
+      <c r="B171" s="2">
         <v>5</v>
       </c>
-      <c r="C171" s="1">
+      <c r="C171" s="2">
         <v>10</v>
       </c>
-      <c r="D171" s="1">
+      <c r="D171" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E171" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A172" s="1" t="s">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B172" s="4">
+      <c r="B172" s="15">
         <v>4007</v>
       </c>
-      <c r="C172" s="4">
+      <c r="C172" s="15">
         <v>3712</v>
       </c>
-      <c r="D172" s="1">
+      <c r="D172" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E172" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A173" s="1" t="s">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B173" s="1">
+      <c r="B173" s="2">
         <v>102</v>
       </c>
-      <c r="C173" s="1">
+      <c r="C173" s="2">
         <v>69</v>
       </c>
-      <c r="D173" s="1">
+      <c r="D173" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E173" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A174" s="1" t="s">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B174" s="1">
+      <c r="B174" s="2">
         <v>44</v>
       </c>
-      <c r="C174" s="1">
+      <c r="C174" s="2">
         <v>65</v>
       </c>
-      <c r="D174" s="1">
+      <c r="D174" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E174" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A175" s="1" t="s">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B175" s="1">
+      <c r="B175" s="2">
         <v>20</v>
       </c>
-      <c r="C175" s="1">
+      <c r="C175" s="2">
         <v>17</v>
       </c>
-      <c r="D175" s="1">
+      <c r="D175" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E175" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A176" s="1" t="s">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B176" s="1">
+      <c r="B176" s="2">
         <v>264</v>
       </c>
-      <c r="C176" s="1">
+      <c r="C176" s="2">
         <v>85</v>
       </c>
-      <c r="D176" s="1">
+      <c r="D176" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E176" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A177" s="1" t="s">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B177" s="1">
+      <c r="B177" s="2">
         <v>100</v>
       </c>
-      <c r="C177" s="1">
+      <c r="C177" s="2">
         <v>90</v>
       </c>
-      <c r="D177" s="1">
+      <c r="D177" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E177" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A178" s="1" t="s">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B178" s="1">
+      <c r="B178" s="2">
         <v>840</v>
       </c>
-      <c r="C178" s="1">
+      <c r="C178" s="2">
         <v>840</v>
       </c>
-      <c r="D178" s="1">
+      <c r="D178" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E178" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A179" s="1" t="s">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B179" s="1">
+      <c r="B179" s="2">
         <v>10</v>
       </c>
-      <c r="C179" s="1">
+      <c r="C179" s="2">
         <v>5</v>
       </c>
-      <c r="D179" s="1">
+      <c r="D179" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="E179" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A180" s="1" t="s">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B180" s="1">
+      <c r="B180" s="2">
         <v>2108</v>
       </c>
-      <c r="C180" s="1">
+      <c r="C180" s="2">
         <v>1985</v>
       </c>
-      <c r="D180" s="1">
+      <c r="D180" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E180" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A181" s="1" t="s">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B181" s="1">
+      <c r="B181" s="2">
         <v>496</v>
       </c>
-      <c r="C181" s="1">
+      <c r="C181" s="2">
         <v>496</v>
       </c>
-      <c r="D181" s="1">
+      <c r="D181" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E181" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A182" s="1" t="s">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B182" s="1">
+      <c r="B182" s="2">
         <v>370</v>
       </c>
-      <c r="C182" s="1">
+      <c r="C182" s="2">
         <v>370</v>
       </c>
-      <c r="D182" s="1">
+      <c r="D182" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E182" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A183" s="1" t="s">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B183" s="1">
+      <c r="B183" s="2">
         <v>490</v>
       </c>
-      <c r="C183" s="1">
+      <c r="C183" s="2">
         <v>490</v>
       </c>
-      <c r="D183" s="1">
+      <c r="D183" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E183" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A184" s="1" t="s">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B184" s="4">
+      <c r="B184" s="15">
         <v>1922</v>
       </c>
-      <c r="C184" s="4">
+      <c r="C184" s="15">
         <v>1922</v>
       </c>
-      <c r="D184" s="1">
+      <c r="D184" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E184" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A185" s="1" t="s">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="B185" s="1">
+      <c r="B185" s="2">
         <v>352</v>
       </c>
-      <c r="C185" s="1">
+      <c r="C185" s="2">
         <v>196</v>
       </c>
-      <c r="D185" s="1">
+      <c r="D185" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E185" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A186" s="1" t="s">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B186" s="1">
+      <c r="B186" s="2">
         <v>840</v>
       </c>
-      <c r="C186" s="1">
+      <c r="C186" s="2">
         <v>840</v>
       </c>
-      <c r="D186" s="1">
+      <c r="D186" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E186" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A187" s="1" t="s">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B187" s="4">
+      <c r="B187" s="15">
         <v>4436</v>
       </c>
-      <c r="C187" s="4">
+      <c r="C187" s="15">
         <v>4238</v>
       </c>
-      <c r="D187" s="1">
+      <c r="D187" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E187" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="188" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A188" s="1" t="s">
+    <row r="188" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A188" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="B188" s="5">
+      <c r="B188" s="16">
         <v>390</v>
       </c>
-      <c r="C188" s="5">
+      <c r="C188" s="16">
         <v>390</v>
       </c>
-      <c r="D188" s="1">
+      <c r="D188" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E188" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="189" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A189" s="1" t="s">
+    <row r="189" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A189" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B189" s="5">
+      <c r="B189" s="16">
         <v>14</v>
       </c>
-      <c r="C189" s="5">
+      <c r="C189" s="16">
         <v>14</v>
       </c>
-      <c r="D189" s="1">
+      <c r="D189" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E189" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A190" s="1" t="s">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B190" s="1">
+      <c r="B190" s="2">
         <v>40</v>
       </c>
-      <c r="C190" s="1">
+      <c r="C190" s="2">
         <v>51</v>
       </c>
-      <c r="D190" s="1">
+      <c r="D190" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E190" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A191" s="1" t="s">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B191" s="1">
+      <c r="B191" s="2">
         <v>30</v>
       </c>
-      <c r="C191" s="1">
+      <c r="C191" s="2">
         <v>15</v>
       </c>
-      <c r="D191" s="1">
+      <c r="D191" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E191" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A192" s="1" t="s">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B192" s="1">
+      <c r="B192" s="2">
         <v>176</v>
       </c>
-      <c r="C192" s="1">
+      <c r="C192" s="2">
         <v>196</v>
       </c>
-      <c r="D192" s="1">
+      <c r="D192" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E192" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A193" s="1" t="s">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B193" s="1">
+      <c r="B193" s="2">
         <v>100</v>
       </c>
-      <c r="C193" s="1">
+      <c r="C193" s="2">
         <v>93</v>
       </c>
-      <c r="D193" s="1">
+      <c r="D193" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E193" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A194" s="1" t="s">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B194" s="1">
+      <c r="B194" s="2">
         <v>840</v>
       </c>
-      <c r="C194" s="1">
+      <c r="C194" s="2">
         <v>840</v>
       </c>
-      <c r="D194" s="1">
+      <c r="D194" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E194" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A195" s="1" t="s">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B195" s="1">
+      <c r="B195" s="2">
         <v>23</v>
       </c>
-      <c r="C195" s="1">
+      <c r="C195" s="2">
         <v>13</v>
       </c>
-      <c r="D195" s="1">
+      <c r="D195" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E195" s="2">
         <v>2021</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A196" s="1" t="s">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B196" s="1">
+      <c r="B196" s="2">
         <v>2698</v>
       </c>
-      <c r="C196" s="1">
+      <c r="C196" s="2">
         <v>2698</v>
       </c>
-      <c r="D196" s="1">
+      <c r="D196" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E196" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A197" s="1" t="s">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A197" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B197" s="1">
+      <c r="B197" s="2">
         <v>75</v>
       </c>
-      <c r="C197" s="1">
+      <c r="C197" s="2">
         <v>46</v>
       </c>
-      <c r="D197" s="1">
+      <c r="D197" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E197" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A198" s="1" t="s">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A198" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B198" s="1">
+      <c r="B198" s="2">
         <v>50</v>
       </c>
-      <c r="C198" s="1">
+      <c r="C198" s="2">
         <v>26</v>
       </c>
-      <c r="D198" s="1">
+      <c r="D198" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E198" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A199" s="1" t="s">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A199" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B199" s="1">
+      <c r="B199" s="2">
         <v>176</v>
       </c>
-      <c r="C199" s="1">
+      <c r="C199" s="2">
         <v>176</v>
       </c>
-      <c r="D199" s="1">
+      <c r="D199" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E199" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A200" s="1" t="s">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A200" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B200" s="1">
+      <c r="B200" s="2">
         <v>100</v>
       </c>
-      <c r="C200" s="1">
+      <c r="C200" s="2">
         <v>38</v>
       </c>
-      <c r="D200" s="1">
+      <c r="D200" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E200" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A201" s="1" t="s">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B201" s="1">
+      <c r="B201" s="2">
         <v>752</v>
       </c>
-      <c r="C201" s="1">
+      <c r="C201" s="2">
         <v>752</v>
       </c>
-      <c r="D201" s="1">
+      <c r="D201" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E201" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A202" s="1" t="s">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B202" s="1">
+      <c r="B202" s="2">
         <v>25</v>
       </c>
-      <c r="C202" s="1">
+      <c r="C202" s="2">
         <v>5</v>
       </c>
-      <c r="D202" s="1">
+      <c r="D202" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E202" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A203" s="1" t="s">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B203" s="1">
+      <c r="B203" s="2">
         <v>7749</v>
       </c>
-      <c r="C203" s="1">
+      <c r="C203" s="2">
         <v>5140</v>
       </c>
-      <c r="D203" s="1">
+      <c r="D203" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E203" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A204" s="1" t="s">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B204" s="1">
+      <c r="B204" s="2">
         <v>43</v>
       </c>
-      <c r="C204" s="1">
+      <c r="C204" s="2">
         <v>39</v>
       </c>
-      <c r="D204" s="1">
+      <c r="D204" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E204" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A205" s="1" t="s">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B205" s="1">
+      <c r="B205" s="2">
         <v>50</v>
       </c>
-      <c r="C205" s="1">
+      <c r="C205" s="2">
         <v>28</v>
       </c>
-      <c r="D205" s="1">
+      <c r="D205" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E205" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A206" s="1" t="s">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B206" s="1">
+      <c r="B206" s="2">
         <v>176</v>
       </c>
-      <c r="C206" s="1">
+      <c r="C206" s="2">
         <v>169</v>
       </c>
-      <c r="D206" s="1">
+      <c r="D206" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E206" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A207" s="1" t="s">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B207" s="1">
+      <c r="B207" s="2">
         <v>100</v>
       </c>
-      <c r="C207" s="1">
+      <c r="C207" s="2">
         <v>75</v>
       </c>
-      <c r="D207" s="1">
+      <c r="D207" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E207" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A208" s="1" t="s">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B208" s="1">
+      <c r="B208" s="2">
         <v>752</v>
       </c>
-      <c r="C208" s="1">
+      <c r="C208" s="2">
         <v>752</v>
       </c>
-      <c r="D208" s="1">
+      <c r="D208" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E208" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A209" s="1" t="s">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B209" s="1">
+      <c r="B209" s="2">
         <v>25</v>
       </c>
-      <c r="C209" s="1">
+      <c r="C209" s="2">
         <v>15</v>
       </c>
-      <c r="D209" s="1">
+      <c r="D209" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E209" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A210" s="1" t="s">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B210" s="1" t="s">
+      <c r="B210" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C210" s="6">
+      <c r="C210" s="17">
         <v>4.069</v>
       </c>
-      <c r="D210" s="1">
+      <c r="D210" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E210" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A211" s="1" t="s">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B211" s="1">
+      <c r="B211" s="2">
         <v>1.7230000000000001</v>
       </c>
-      <c r="C211" s="1">
+      <c r="C211" s="2">
         <v>1.7230000000000001</v>
       </c>
-      <c r="D211" s="1">
+      <c r="D211" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E211" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A212" s="1" t="s">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B212" s="1">
+      <c r="B212" s="2">
         <v>2.601</v>
       </c>
-      <c r="C212" s="1">
+      <c r="C212" s="2">
         <v>2.601</v>
       </c>
-      <c r="D212" s="1">
+      <c r="D212" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E212" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A213" s="1" t="s">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B213" s="1">
+      <c r="B213" s="2">
         <v>71</v>
       </c>
-      <c r="C213" s="1">
+      <c r="C213" s="2">
         <v>29</v>
       </c>
-      <c r="D213" s="1">
+      <c r="D213" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E213" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A214" s="1" t="s">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B214" s="1">
+      <c r="B214" s="2">
         <v>50</v>
       </c>
-      <c r="C214" s="1">
+      <c r="C214" s="2">
         <v>35</v>
       </c>
-      <c r="D214" s="1">
+      <c r="D214" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E214" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A215" s="1" t="s">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B215" s="1">
+      <c r="B215" s="2">
         <v>264</v>
       </c>
-      <c r="C215" s="1">
+      <c r="C215" s="2">
         <v>88</v>
       </c>
-      <c r="D215" s="1">
+      <c r="D215" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E215" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A216" s="1" t="s">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B216" s="1">
+      <c r="B216" s="2">
         <v>100</v>
       </c>
-      <c r="C216" s="1">
+      <c r="C216" s="2">
         <v>30</v>
       </c>
-      <c r="D216" s="1">
+      <c r="D216" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E216" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A217" s="1" t="s">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B217" s="1">
+      <c r="B217" s="2">
         <v>840</v>
       </c>
-      <c r="C217" s="1">
+      <c r="C217" s="2">
         <v>840</v>
       </c>
-      <c r="D217" s="1">
+      <c r="D217" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E217" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A218" s="1" t="s">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A218" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B218" s="1">
+      <c r="B218" s="2">
         <v>10</v>
       </c>
-      <c r="C218" s="1">
+      <c r="C218" s="2">
         <v>10</v>
       </c>
-      <c r="D218" s="1">
+      <c r="D218" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="E218" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A219" s="1" t="str">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A219" s="2" t="str">
         <f>A210</f>
         <v>Sardinas (fresca)</v>
       </c>
-      <c r="B219" s="7">
+      <c r="B219" s="3">
         <v>7500</v>
       </c>
-      <c r="C219" s="1">
+      <c r="C219" s="2">
         <v>5.6790000000000003</v>
       </c>
-      <c r="D219" s="1">
-        <f>D210</f>
+      <c r="D219" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E219" s="2">
+        <f>E210</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A220" s="1" t="str">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A220" s="2" t="str">
         <f>A211</f>
         <v xml:space="preserve">Lambí </v>
       </c>
-      <c r="B220" s="1">
+      <c r="B220" s="2">
         <v>2820</v>
       </c>
-      <c r="C220" s="7">
+      <c r="C220" s="3">
         <v>2820</v>
       </c>
-      <c r="D220" s="1">
-        <f>D211</f>
+      <c r="D220" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E220" s="2">
+        <f>E211</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A221" s="1" t="s">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A221" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B221" s="1">
+      <c r="B221" s="2">
         <v>456</v>
       </c>
-      <c r="C221" s="1">
+      <c r="C221" s="2">
         <v>456</v>
       </c>
-      <c r="D221" s="1">
+      <c r="D221" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E221" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A222" s="1" t="str">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A222" s="2" t="str">
         <f>A212</f>
         <v xml:space="preserve">Peces loros </v>
       </c>
-      <c r="B222" s="1" t="s">
+      <c r="B222" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="C222" s="1" t="s">
+      <c r="C222" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="D222" s="1">
-        <f>D212</f>
+      <c r="D222" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E222" s="2">
+        <f>E212</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A223" s="1" t="s">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A223" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="B223" s="1" t="s">
+      <c r="B223" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="C223" s="1" t="s">
+      <c r="C223" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D223" s="1">
+      <c r="D223" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E223" s="2">
         <v>2022</v>
       </c>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A224" s="1" t="str">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A224" s="2" t="str">
         <f>A213</f>
         <v xml:space="preserve">Carnes </v>
       </c>
-      <c r="B224" s="1">
+      <c r="B224" s="2">
         <v>88</v>
       </c>
-      <c r="C224" s="1">
+      <c r="C224" s="2">
         <v>51</v>
       </c>
-      <c r="D224" s="1">
-        <f>D213</f>
+      <c r="D224" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E224" s="2">
+        <f>E213</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A225" s="1" t="str">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A225" s="2" t="str">
         <f>A214</f>
         <v>Purina</v>
       </c>
-      <c r="B225" s="1">
+      <c r="B225" s="2">
         <v>15</v>
       </c>
-      <c r="C225" s="1">
+      <c r="C225" s="2">
         <v>15</v>
       </c>
-      <c r="D225" s="1">
-        <f>D214</f>
+      <c r="D225" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E225" s="2">
+        <f>E214</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A226" s="1" t="str">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A226" s="2" t="str">
         <f>A215</f>
         <v>Alimento Peletizado</v>
       </c>
-      <c r="B226" s="1">
+      <c r="B226" s="2">
         <f>B215</f>
         <v>264</v>
       </c>
-      <c r="C226" s="1">
+      <c r="C226" s="2">
         <v>225</v>
       </c>
-      <c r="D226" s="1">
-        <f>D215</f>
+      <c r="D226" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E226" s="2">
+        <f>E215</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A227" s="1" t="str">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A227" s="2" t="str">
         <f>A217</f>
         <v>Frutas y Vegetales</v>
       </c>
-      <c r="B227" s="1">
+      <c r="B227" s="2">
         <v>1.9950000000000001</v>
       </c>
-      <c r="C227" s="1">
+      <c r="C227" s="2">
         <v>1.9950000000000001</v>
       </c>
-      <c r="D227" s="1">
-        <f>D217</f>
+      <c r="D227" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E227" s="2">
+        <f>E217</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A228" s="1" t="str">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A228" s="2" t="str">
         <f>A218</f>
         <v>Flake</v>
       </c>
-      <c r="B228" s="1" t="s">
+      <c r="B228" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C228" s="1" t="s">
+      <c r="C228" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="D228" s="1">
-        <f>D218</f>
+      <c r="D228" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E228" s="2">
+        <f>E218</f>
         <v>2022</v>
       </c>
     </row>
-    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A229" s="1" t="s">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A229" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B229" s="1" t="s">
+      <c r="B229" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="C229" s="1" t="s">
+      <c r="C229" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="D229" s="1">
+      <c r="D229" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E229" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A230" s="1" t="str">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A230" s="2" t="str">
         <f>A222</f>
         <v xml:space="preserve">Peces loros </v>
       </c>
-      <c r="B230" s="7" t="s">
+      <c r="B230" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C230" s="1">
+      <c r="C230" s="2">
         <v>2174.9</v>
       </c>
-      <c r="D230" s="1">
+      <c r="D230" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E230" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A231" s="1" t="str">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A231" s="2" t="str">
         <f>A224</f>
         <v xml:space="preserve">Carnes </v>
       </c>
-      <c r="B231" s="1">
+      <c r="B231" s="2">
         <v>40</v>
       </c>
-      <c r="C231" s="1">
+      <c r="C231" s="2">
         <v>29</v>
       </c>
-      <c r="D231" s="1">
+      <c r="D231" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E231" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A232" s="1" t="str">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A232" s="2" t="str">
         <f>A225</f>
         <v>Purina</v>
       </c>
-      <c r="B232" s="1">
+      <c r="B232" s="2">
         <v>0</v>
       </c>
-      <c r="C232" s="1">
+      <c r="C232" s="2">
         <v>0</v>
       </c>
-      <c r="D232" s="1">
+      <c r="D232" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E232" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A233" s="8" t="s">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A233" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B233" s="1">
+      <c r="B233" s="2">
         <v>11</v>
       </c>
-      <c r="C233" s="1">
+      <c r="C233" s="2">
         <v>11</v>
       </c>
-      <c r="D233" s="1">
+      <c r="D233" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E233" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A234" s="1" t="str">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A234" s="2" t="str">
         <f>A226</f>
         <v>Alimento Peletizado</v>
       </c>
-      <c r="B234" s="1">
+      <c r="B234" s="2">
         <v>385</v>
       </c>
-      <c r="C234" s="1">
+      <c r="C234" s="2">
         <v>55</v>
       </c>
-      <c r="D234" s="1">
+      <c r="D234" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E234" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A235" s="1" t="str">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A235" s="2" t="str">
         <f>A227</f>
         <v>Frutas y Vegetales</v>
       </c>
-      <c r="B235" s="1">
+      <c r="B235" s="2">
         <v>1.9950000000000001</v>
       </c>
-      <c r="C235" s="1">
+      <c r="C235" s="2">
         <v>1.9950000000000001</v>
       </c>
-      <c r="D235" s="1">
+      <c r="D235" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E235" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="236" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="9" t="s">
+    <row r="236" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B236" s="9">
+      <c r="B236" s="2">
         <v>57</v>
       </c>
-      <c r="C236" s="9">
+      <c r="C236" s="2">
         <v>57</v>
       </c>
-      <c r="D236" s="9">
+      <c r="D236" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E236" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A237" s="1" t="s">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A237" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B237" s="9" t="s">
+      <c r="B237" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="C237" s="9">
+      <c r="C237" s="2">
         <v>4.5750000000000002</v>
       </c>
-      <c r="D237" s="1">
+      <c r="D237" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E237" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A238" s="1" t="s">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A238" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="B238" s="9" t="s">
+      <c r="B238" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="C238" s="9" t="s">
+      <c r="C238" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="D238" s="1">
+      <c r="D238" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E238" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A239" s="1" t="s">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A239" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="B239" s="9">
+      <c r="B239" s="2">
         <v>137</v>
       </c>
-      <c r="C239" s="9">
+      <c r="C239" s="2">
         <v>137</v>
       </c>
-      <c r="D239" s="1">
+      <c r="D239" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E239" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A240" s="1" t="str">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A240" s="2" t="str">
         <f>A231</f>
         <v xml:space="preserve">Carnes </v>
       </c>
-      <c r="B240" s="10">
+      <c r="B240" s="3">
         <v>75</v>
       </c>
-      <c r="C240" s="9">
+      <c r="C240" s="2">
         <v>56</v>
       </c>
-      <c r="D240" s="1">
+      <c r="D240" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E240" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A241" s="1" t="s">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A241" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B241" s="10">
+      <c r="B241" s="3">
         <v>40</v>
       </c>
-      <c r="C241" s="9">
+      <c r="C241" s="2">
         <v>10</v>
       </c>
-      <c r="D241" s="1">
+      <c r="D241" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E241" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A242" s="1" t="s">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A242" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B242" s="13">
+      <c r="B242" s="6">
         <v>100</v>
       </c>
-      <c r="C242" s="9">
+      <c r="C242" s="2">
         <v>65</v>
       </c>
-      <c r="D242" s="1">
+      <c r="D242" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E242" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A243" s="1" t="s">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A243" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="B243" s="10">
+      <c r="B243" s="3">
         <v>50</v>
       </c>
-      <c r="C243" s="9">
+      <c r="C243" s="2">
         <v>10</v>
       </c>
-      <c r="D243" s="1">
+      <c r="D243" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E243" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A244" s="1" t="s">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A244" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B244" s="10">
+      <c r="B244" s="3">
         <v>385</v>
       </c>
-      <c r="C244" s="9">
+      <c r="C244" s="2">
         <v>220</v>
       </c>
-      <c r="D244" s="1">
+      <c r="D244" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E244" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A245" s="1" t="str">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A245" s="2" t="str">
         <f>A233</f>
         <v>Peletizado (peces agua dulce carpa Coi)</v>
       </c>
-      <c r="B245" s="9">
+      <c r="B245" s="2">
         <v>44</v>
       </c>
-      <c r="C245" s="9">
+      <c r="C245" s="2">
         <v>11</v>
       </c>
-      <c r="D245" s="1">
+      <c r="D245" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E245" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A246" s="1" t="str">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A246" s="2" t="str">
         <f>A235</f>
         <v>Frutas y Vegetales</v>
       </c>
-      <c r="B246" s="1">
+      <c r="B246" s="2">
         <v>1.9950000000000001</v>
       </c>
-      <c r="C246" s="1">
+      <c r="C246" s="2">
         <v>1.9950000000000001</v>
       </c>
-      <c r="D246" s="1">
+      <c r="D246" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E246" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="247" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A247" s="14" t="str">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A247" s="8" t="str">
         <f>A236</f>
         <v>Flake</v>
       </c>
-      <c r="B247" s="1">
+      <c r="B247" s="2">
         <v>57</v>
       </c>
-      <c r="C247" s="1">
+      <c r="C247" s="2">
         <v>11.4</v>
       </c>
-      <c r="D247" s="1">
+      <c r="D247" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E247" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="248" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A248" s="1" t="s">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A248" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B248" s="10">
+      <c r="B248" s="3">
         <v>5200</v>
       </c>
-      <c r="C248" s="11">
+      <c r="C248" s="4">
         <v>5191.8999999999996</v>
       </c>
-      <c r="D248" s="1">
+      <c r="D248" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E248" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="249" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A249" s="1" t="s">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A249" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B249" s="10">
+      <c r="B249" s="3">
         <v>100</v>
       </c>
-      <c r="C249" s="11">
+      <c r="C249" s="4">
         <v>100</v>
       </c>
-      <c r="D249" s="1">
+      <c r="D249" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E249" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="250" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A250" s="1" t="str">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A250" s="2" t="str">
         <f>A243</f>
         <v>Maíz caquiao</v>
       </c>
-      <c r="B250" s="10">
+      <c r="B250" s="3">
         <v>50</v>
       </c>
-      <c r="C250" s="9">
+      <c r="C250" s="2">
         <v>30</v>
       </c>
-      <c r="D250" s="1">
+      <c r="D250" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E250" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="251" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A251" s="1" t="s">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A251" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B251" s="10">
+      <c r="B251" s="3">
         <v>75</v>
       </c>
-      <c r="C251" s="9">
+      <c r="C251" s="2">
         <v>57</v>
       </c>
-      <c r="D251" s="1">
+      <c r="D251" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E251" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="252" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A252" s="1" t="s">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A252" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B252" s="10">
+      <c r="B252" s="3">
         <v>40</v>
       </c>
-      <c r="C252" s="9">
+      <c r="C252" s="2">
         <v>20</v>
       </c>
-      <c r="D252" s="1">
+      <c r="D252" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E252" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="253" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A253" s="1" t="s">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A253" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B253" s="10">
+      <c r="B253" s="3">
         <v>100</v>
       </c>
-      <c r="C253" s="9">
+      <c r="C253" s="2">
         <v>80</v>
       </c>
-      <c r="D253" s="1">
+      <c r="D253" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E253" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="254" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A254" s="1" t="s">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A254" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B254" s="10">
+      <c r="B254" s="3">
         <v>1995</v>
       </c>
-      <c r="C254" s="10">
+      <c r="C254" s="3">
         <v>1995</v>
       </c>
-      <c r="D254" s="1">
+      <c r="D254" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E254" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="255" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A255" s="1" t="s">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A255" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B255" s="10">
+      <c r="B255" s="3">
         <v>220</v>
       </c>
-      <c r="C255" s="9">
+      <c r="C255" s="2">
         <v>110</v>
       </c>
-      <c r="D255" s="1">
+      <c r="D255" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E255" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="256" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A256" s="1" t="str">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A256" s="2" t="str">
         <f>A245</f>
         <v>Peletizado (peces agua dulce carpa Coi)</v>
       </c>
-      <c r="B256" s="9">
+      <c r="B256" s="2">
         <v>44</v>
       </c>
-      <c r="C256" s="9">
+      <c r="C256" s="2">
         <v>30</v>
       </c>
-      <c r="D256" s="1">
+      <c r="D256" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E256" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="257" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A257" s="1" t="str">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A257" s="2" t="str">
         <f>A247</f>
         <v>Flake</v>
       </c>
-      <c r="B257" s="1">
+      <c r="B257" s="2">
         <v>57</v>
       </c>
-      <c r="C257" s="1">
+      <c r="C257" s="2">
         <v>20</v>
       </c>
-      <c r="D257" s="1">
+      <c r="D257" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E257" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="258" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A258" s="15" t="s">
+    <row r="258" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B258" s="10">
+      <c r="B258" s="3">
         <v>8000</v>
       </c>
-      <c r="C258" s="10">
+      <c r="C258" s="3">
         <v>5208</v>
       </c>
-      <c r="D258" s="9">
+      <c r="D258" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E258" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="259" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A259" s="15" t="s">
+    <row r="259" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="B259" s="9">
+      <c r="B259" s="2">
         <v>100</v>
       </c>
-      <c r="C259" s="9">
+      <c r="C259" s="2">
         <v>10</v>
       </c>
-      <c r="D259" s="9">
+      <c r="D259" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E259" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="260" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A260" s="15" t="s">
+    <row r="260" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="B260" s="9">
+      <c r="B260" s="2">
         <v>100</v>
       </c>
-      <c r="C260" s="9">
+      <c r="C260" s="2">
         <v>85</v>
       </c>
-      <c r="D260" s="9">
+      <c r="D260" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E260" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="261" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A261" s="15" t="s">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A261" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="B261" s="9">
+      <c r="B261" s="2">
         <v>50</v>
       </c>
-      <c r="C261" s="9">
+      <c r="C261" s="2">
         <v>35</v>
       </c>
-      <c r="D261" s="9">
+      <c r="D261" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E261" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="262" spans="1:4" s="14" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="15" t="s">
+    <row r="262" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="B262" s="13">
+      <c r="B262" s="6">
         <v>1995</v>
       </c>
-      <c r="C262" s="13">
+      <c r="C262" s="6">
         <v>1995</v>
       </c>
-      <c r="D262" s="9">
+      <c r="D262" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E262" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="263" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="15" t="str">
+    <row r="263" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="8" t="str">
         <f>A255</f>
         <v>Alimento  peletizado (peces)</v>
       </c>
-      <c r="B263" s="9">
+      <c r="B263" s="2">
         <v>110</v>
       </c>
-      <c r="C263" s="9">
+      <c r="C263" s="2">
         <v>30</v>
       </c>
-      <c r="D263" s="9">
+      <c r="D263" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E263" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="264" spans="1:4" s="14" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="15" t="s">
+    <row r="264" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B264" s="15">
+      <c r="B264" s="8">
         <v>40</v>
       </c>
-      <c r="C264" s="15">
+      <c r="C264" s="8">
         <v>30</v>
       </c>
-      <c r="D264" s="9">
+      <c r="D264" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E264" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="265" spans="1:4" s="14" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A265" s="15" t="s">
+    <row r="265" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="B265" s="15">
+      <c r="B265" s="8">
         <v>14</v>
       </c>
-      <c r="C265" s="15">
+      <c r="C265" s="8">
         <v>8</v>
       </c>
-      <c r="D265" s="9">
+      <c r="D265" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E265" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="266" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A266" s="15" t="s">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A266" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="B266" s="9">
+      <c r="B266" s="2">
         <v>22</v>
       </c>
-      <c r="C266" s="9">
+      <c r="C266" s="2">
         <v>5</v>
       </c>
-      <c r="D266" s="9">
+      <c r="D266" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E266" s="2">
         <v>2023</v>
       </c>
     </row>
-    <row r="267" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A267" s="1" t="s">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A267" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B267" s="1" t="s">
+      <c r="B267" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="C267" s="1" t="s">
+      <c r="C267" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="D267" s="1">
+      <c r="D267" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E267" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="268" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A268" s="1" t="s">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A268" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="B268" s="1" t="s">
+      <c r="B268" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="C268" s="1" t="s">
+      <c r="C268" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="D268" s="1">
+      <c r="D268" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E268" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="269" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A269" s="1" t="s">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A269" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B269" s="1" t="s">
+      <c r="B269" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C269" s="1" t="s">
+      <c r="C269" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D269" s="1">
+      <c r="D269" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E269" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="270" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A270" s="1" t="s">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A270" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B270" s="1" t="s">
+      <c r="B270" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C270" s="1" t="s">
+      <c r="C270" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="D270" s="1">
+      <c r="D270" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E270" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="271" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A271" s="1" t="s">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A271" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B271" s="1" t="s">
+      <c r="B271" s="2" t="s">
         <v>63</v>
       </c>
-      <c r="C271" s="1" t="s">
+      <c r="C271" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="D271" s="1">
+      <c r="D271" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E271" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="272" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A272" s="1" t="s">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A272" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="B272" s="1" t="s">
+      <c r="B272" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="C272" s="1" t="s">
+      <c r="C272" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="D272" s="1">
+      <c r="D272" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E272" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="273" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A273" s="1" t="s">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A273" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B273" s="1" t="s">
+      <c r="B273" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="C273" s="1" t="s">
+      <c r="C273" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D273" s="1">
+      <c r="D273" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E273" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="274" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A274" s="9" t="s">
+    <row r="274" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B274" s="9" t="s">
+      <c r="B274" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="C274" s="9" t="s">
+      <c r="C274" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="D274" s="9">
+      <c r="D274" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E274" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="275" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A275" s="9" t="s">
+    <row r="275" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B275" s="10" t="s">
+      <c r="B275" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C275" s="11" t="s">
+      <c r="C275" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="D275" s="9">
+      <c r="D275" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E275" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="276" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A276" s="9" t="s">
+    <row r="276" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B276" s="10" t="s">
+      <c r="B276" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="C276" s="9" t="s">
+      <c r="C276" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="D276" s="9">
+      <c r="D276" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E276" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="277" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A277" s="9" t="s">
+    <row r="277" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B277" s="10" t="s">
+      <c r="B277" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="C277" s="9" t="s">
+      <c r="C277" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D277" s="9">
+      <c r="D277" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E277" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="278" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A278" s="9" t="s">
+    <row r="278" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B278" s="10" t="s">
+      <c r="B278" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C278" s="9" t="s">
+      <c r="C278" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D278" s="9">
+      <c r="D278" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E278" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="279" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A279" s="9" t="s">
+    <row r="279" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B279" s="10" t="s">
+      <c r="B279" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="C279" s="10" t="s">
+      <c r="C279" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D279" s="9">
+      <c r="D279" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E279" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="280" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A280" s="9" t="s">
+    <row r="280" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B280" s="9" t="s">
+      <c r="B280" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="C280" s="9" t="s">
+      <c r="C280" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D280" s="9">
+      <c r="D280" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="E280" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="281" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A281" s="1" t="s">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A281" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B281" s="1" t="s">
+      <c r="B281" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="C281" s="1" t="s">
+      <c r="C281" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="D281" s="1">
+      <c r="D281" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E281" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="282" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A282" s="1" t="s">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A282" s="2" t="s">
         <v>80</v>
       </c>
-      <c r="B282" s="1" t="s">
+      <c r="B282" s="2" t="s">
         <v>81</v>
       </c>
-      <c r="C282" s="1">
+      <c r="C282" s="2">
         <v>0</v>
       </c>
-      <c r="D282" s="1">
+      <c r="D282" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E282" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="283" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A283" s="1" t="s">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A283" s="2" t="s">
         <v>82</v>
       </c>
-      <c r="B283" s="1" t="s">
+      <c r="B283" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="C283" s="1" t="s">
+      <c r="C283" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D283" s="1">
+      <c r="D283" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E283" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="284" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A284" s="1" t="s">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A284" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B284" s="1" t="s">
+      <c r="B284" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C284" s="1" t="s">
+      <c r="C284" s="2" t="s">
         <v>84</v>
       </c>
-      <c r="D284" s="1">
+      <c r="D284" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E284" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="285" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A285" s="1" t="s">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A285" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B285" s="1" t="s">
+      <c r="B285" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C285" s="1" t="s">
+      <c r="C285" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="D285" s="1">
+      <c r="D285" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E285" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="286" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A286" s="1" t="s">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A286" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B286" s="1" t="s">
+      <c r="B286" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C286" s="1" t="s">
+      <c r="C286" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D286" s="1">
+      <c r="D286" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E286" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="287" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A287" s="1" t="s">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A287" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B287" s="1" t="s">
+      <c r="B287" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="C287" s="1" t="s">
+      <c r="C287" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D287" s="1">
+      <c r="D287" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E287" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="288" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A288" s="1" t="s">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A288" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B288" s="1" t="s">
+      <c r="B288" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C288" s="1" t="s">
+      <c r="C288" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D288" s="1">
+      <c r="D288" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E288" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="289" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A289" s="1" t="s">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A289" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B289" s="1" t="s">
+      <c r="B289" s="2" t="s">
         <v>60</v>
       </c>
-      <c r="C289" s="1" t="s">
+      <c r="C289" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D289" s="1">
+      <c r="D289" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="E289" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="290" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A290" s="1" t="s">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A290" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B290" s="1" t="s">
+      <c r="B290" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="C290" s="1" t="s">
+      <c r="C290" s="2" t="s">
         <v>91</v>
       </c>
-      <c r="D290" s="1">
+      <c r="D290" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E290" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="291" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A291" s="1" t="s">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A291" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B291" s="1" t="s">
+      <c r="B291" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="C291" s="1">
+      <c r="C291" s="2">
         <v>0</v>
       </c>
-      <c r="D291" s="1">
+      <c r="D291" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E291" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="292" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A292" s="1" t="s">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A292" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B292" s="1" t="s">
+      <c r="B292" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="C292" s="1" t="s">
+      <c r="C292" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="D292" s="1">
+      <c r="D292" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E292" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="293" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A293" s="1" t="s">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A293" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B293" s="1" t="s">
+      <c r="B293" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="C293" s="1" t="s">
+      <c r="C293" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="D293" s="1">
+      <c r="D293" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E293" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="294" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A294" s="1" t="s">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A294" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="B294" s="1" t="s">
+      <c r="B294" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="C294" s="1" t="s">
+      <c r="C294" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D294" s="1">
+      <c r="D294" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E294" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="295" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A295" s="1" t="s">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A295" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="B295" s="1" t="s">
+      <c r="B295" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="C295" s="1" t="s">
+      <c r="C295" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D295" s="1">
+      <c r="D295" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E295" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="296" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A296" s="1" t="s">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A296" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B296" s="1" t="s">
+      <c r="B296" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="C296" s="1" t="s">
+      <c r="C296" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="D296" s="1">
+      <c r="D296" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E296" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="297" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A297" s="1" t="s">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A297" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B297" s="1" t="s">
+      <c r="B297" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C297" s="1" t="s">
+      <c r="C297" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D297" s="1">
+      <c r="D297" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E297" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="298" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A298" s="1" t="s">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A298" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B298" s="1" t="s">
+      <c r="B298" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="C298" s="1" t="s">
+      <c r="C298" s="2" t="s">
         <v>100</v>
       </c>
-      <c r="D298" s="1">
+      <c r="D298" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="E298" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="299" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A299" s="1" t="s">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A299" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B299" s="1" t="s">
+      <c r="B299" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="C299" s="1" t="s">
+      <c r="C299" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D299" s="1">
+      <c r="D299" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E299" s="2">
         <v>2024</v>
       </c>
     </row>
-    <row r="300" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A300" s="9" t="s">
+    <row r="300" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B300" s="9" t="s">
+      <c r="B300" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C300" s="9" t="s">
+      <c r="C300" s="2" t="s">
         <v>102</v>
       </c>
-      <c r="D300" s="9">
+      <c r="D300" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E300" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="301" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A301" s="9" t="s">
+    <row r="301" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B301" s="9" t="s">
+      <c r="B301" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="C301" s="9" t="s">
+      <c r="C301" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="D301" s="9">
+      <c r="D301" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E301" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="302" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A302" s="9" t="s">
+    <row r="302" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B302" s="9" t="s">
+      <c r="B302" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="C302" s="9" t="s">
+      <c r="C302" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="D302" s="9">
+      <c r="D302" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E302" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="303" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A303" s="9" t="s">
+    <row r="303" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B303" s="9" t="s">
+      <c r="B303" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="C303" s="9" t="s">
+      <c r="C303" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="D303" s="9">
+      <c r="D303" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E303" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="304" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A304" s="9" t="s">
+    <row r="304" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B304" s="9" t="s">
+      <c r="B304" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="C304" s="9" t="s">
+      <c r="C304" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D304" s="9">
+      <c r="D304" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E304" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="305" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A305" s="9" t="s">
+    <row r="305" spans="1:5" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B305" s="9" t="s">
+      <c r="B305" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C305" s="9" t="s">
+      <c r="C305" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="D305" s="9">
+      <c r="D305" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E305" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="306" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A306" s="1" t="s">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A306" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B306" s="1" t="s">
+      <c r="B306" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C306" s="1" t="s">
+      <c r="C306" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D306" s="1">
+      <c r="D306" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E306" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="307" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A307" s="1" t="s">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A307" s="2" t="s">
         <v>98</v>
       </c>
-      <c r="B307" s="1" t="s">
+      <c r="B307" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="C307" s="1" t="s">
+      <c r="C307" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="D307" s="1">
+      <c r="D307" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E307" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="308" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A308" s="1" t="s">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A308" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B308" s="1" t="s">
+      <c r="B308" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="C308" s="1" t="s">
+      <c r="C308" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="D308" s="1">
+      <c r="D308" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="E308" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="309" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A309" s="9" t="s">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A309" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B309" s="10" t="s">
+      <c r="B309" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="C309" s="9" t="s">
+      <c r="C309" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="D309" s="9">
+      <c r="D309" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E309" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="310" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A310" s="9" t="s">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A310" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B310" s="9" t="s">
+      <c r="B310" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="C310" s="9" t="s">
+      <c r="C310" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="D310" s="9">
+      <c r="D310" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E310" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="311" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A311" s="9" t="s">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A311" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B311" s="9" t="s">
+      <c r="B311" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="C311" s="9" t="s">
+      <c r="C311" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D311" s="9">
+      <c r="D311" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E311" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="312" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A312" s="9" t="s">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A312" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B312" s="9" t="s">
+      <c r="B312" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C312" s="9" t="s">
+      <c r="C312" s="2" t="s">
         <v>88</v>
       </c>
-      <c r="D312" s="9">
+      <c r="D312" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E312" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="313" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A313" s="9" t="s">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A313" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B313" s="9" t="s">
+      <c r="B313" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="C313" s="9" t="s">
+      <c r="C313" s="2" t="s">
         <v>125</v>
       </c>
-      <c r="D313" s="9">
+      <c r="D313" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E313" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="314" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A314" s="1" t="s">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A314" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B314" s="1" t="s">
+      <c r="B314" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="C314" s="1" t="s">
+      <c r="C314" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="D314" s="1">
+      <c r="D314" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E314" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="315" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A315" s="9" t="s">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A315" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B315" s="9" t="s">
+      <c r="B315" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="C315" s="9" t="s">
+      <c r="C315" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D315" s="9">
+      <c r="D315" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E315" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="316" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A316" s="1" t="s">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A316" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="B316" s="9" t="s">
+      <c r="B316" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="C316" s="9" t="s">
+      <c r="C316" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D316" s="9">
+      <c r="D316" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E316" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="317" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A317" s="1" t="s">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A317" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="B317" s="9" t="s">
+      <c r="B317" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="C317" s="9" t="s">
+      <c r="C317" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="D317" s="9">
+      <c r="D317" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="E317" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="318" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A318" s="9" t="s">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A318" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B318" s="8" t="s">
+      <c r="B318" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="C318" s="16" t="s">
+      <c r="C318" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="D318" s="1">
+      <c r="D318" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E318" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="319" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A319" s="17" t="s">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A319" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="B319" s="8" t="s">
+      <c r="B319" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="C319" s="8" t="s">
+      <c r="C319" s="9" t="s">
         <v>134</v>
       </c>
-      <c r="D319" s="1">
+      <c r="D319" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E319" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="320" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A320" s="9" t="s">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A320" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B320" s="8" t="s">
+      <c r="B320" s="9" t="s">
         <v>135</v>
       </c>
-      <c r="C320" s="8" t="s">
+      <c r="C320" s="9" t="s">
         <v>136</v>
       </c>
-      <c r="D320" s="1">
+      <c r="D320" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E320" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="321" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A321" s="9" t="s">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A321" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B321" s="8" t="s">
+      <c r="B321" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="C321" s="8" t="s">
+      <c r="C321" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="D321" s="1">
+      <c r="D321" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E321" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="322" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A322" s="9" t="s">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A322" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B322" s="8" t="s">
+      <c r="B322" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="C322" s="16" t="s">
+      <c r="C322" s="10" t="s">
         <v>139</v>
       </c>
-      <c r="D322" s="1">
+      <c r="D322" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E322" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="323" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A323" s="9" t="s">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A323" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B323" s="8" t="s">
+      <c r="B323" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C323" s="8" t="s">
+      <c r="C323" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D323" s="1">
+      <c r="D323" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E323" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="324" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A324" s="1" t="s">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A324" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B324" s="8" t="s">
+      <c r="B324" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="C324" s="8" t="s">
+      <c r="C324" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="D324" s="1">
+      <c r="D324" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E324" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="325" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A325" s="1" t="s">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A325" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="B325" s="8" t="s">
+      <c r="B325" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="C325" s="8" t="s">
+      <c r="C325" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="D325" s="1">
+      <c r="D325" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E325" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="326" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A326" s="1" t="s">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A326" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="B326" s="8" t="s">
+      <c r="B326" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="C326" s="8" t="s">
+      <c r="C326" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="D326" s="1">
+      <c r="D326" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="E326" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="327" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A327" s="9" t="s">
+    <row r="327" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B327" s="18" t="s">
+      <c r="B327" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="C327" s="19" t="s">
+      <c r="C327" s="10" t="s">
         <v>144</v>
       </c>
-      <c r="D327" s="9">
+      <c r="D327" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E327" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="328" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A328" s="20" t="s">
+    <row r="328" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="B328" s="18" t="s">
+      <c r="B328" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="C328" s="18" t="s">
+      <c r="C328" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="D328" s="9">
+      <c r="D328" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E328" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="329" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="9" t="s">
+    <row r="329" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="B329" s="18" t="s">
+      <c r="B329" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="C329" s="18" t="s">
+      <c r="C329" s="9" t="s">
         <v>147</v>
       </c>
-      <c r="D329" s="9">
+      <c r="D329" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E329" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="330" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A330" s="9" t="s">
+    <row r="330" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B330" s="18" t="s">
+      <c r="B330" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="C330" s="18" t="s">
+      <c r="C330" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="D330" s="9">
+      <c r="D330" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E330" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="331" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A331" s="9" t="s">
+    <row r="331" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="2" t="s">
         <v>109</v>
       </c>
-      <c r="B331" s="18" t="s">
+      <c r="B331" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="C331" s="18" t="s">
+      <c r="C331" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="D331" s="9">
+      <c r="D331" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E331" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="332" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A332" s="9" t="s">
+    <row r="332" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B332" s="18" t="s">
+      <c r="B332" s="9" t="s">
         <v>138</v>
       </c>
-      <c r="C332" s="19" t="s">
+      <c r="C332" s="10" t="s">
         <v>148</v>
       </c>
-      <c r="D332" s="9">
+      <c r="D332" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E332" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="333" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="9" t="s">
+    <row r="333" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B333" s="18" t="s">
+      <c r="B333" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C333" s="18" t="s">
+      <c r="C333" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D333" s="9">
+      <c r="D333" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E333" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="334" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="9" t="s">
+    <row r="334" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B334" s="18" t="s">
+      <c r="B334" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="C334" s="18" t="s">
+      <c r="C334" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="D334" s="9">
+      <c r="D334" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E334" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="335" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="9" t="s">
+    <row r="335" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="B335" s="18" t="s">
+      <c r="B335" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="C335" s="18" t="s">
+      <c r="C335" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="D335" s="9">
+      <c r="D335" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E335" s="2">
         <v>2025</v>
       </c>
     </row>
-    <row r="336" spans="1:4" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="9" t="s">
+    <row r="336" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="B336" s="18" t="s">
+      <c r="B336" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="C336" s="18" t="s">
+      <c r="C336" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="D336" s="9">
+      <c r="D336" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E336" s="2">
         <v>2025</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A337" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B337" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="C337" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="D337" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E337" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A338" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B338" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="C338" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="D338" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E338" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A339" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B339" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C339" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D339" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E339" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A340" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B340" s="19" t="s">
+        <v>159</v>
+      </c>
+      <c r="C340" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="D340" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E340" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A341" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B341" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C341" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D341" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E341" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A342" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="B342" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C342" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="D342" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E342" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A343" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="B343" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C343" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D343" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E343" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A344" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B344" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="C344" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D344" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E344" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A345" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B345" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C345" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="D345" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E345" s="2">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A346" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B346" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C346" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D346" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="E346" s="2">
+        <v>2026</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.30000000000000004" footer="0.30000000000000004"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">