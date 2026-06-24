--- v1 (2026-04-21)
+++ v2 (2026-06-24)
@@ -1,63 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bbrito\Desktop\OAI-2026\Datos Abiertos\2026\Trimestre enero-marzo\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jreinoso\Desktop\Portal de Transparencia\13_Datos Abiertos\Estadísticas de Alimentación\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2892A272-37B2-40D5-89C2-EE1F2075296A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Estadísticas_de_Alimentación" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A263" i="1" l="1"/>
   <c r="A250" i="1" l="1"/>
   <c r="A245" i="1" l="1"/>
   <c r="A256" i="1" s="1"/>
   <c r="A247" i="1"/>
   <c r="A257" i="1" s="1"/>
   <c r="A228" i="1" l="1"/>
@@ -66,51 +65,51 @@
   <c r="A227" i="1"/>
   <c r="A235" i="1" s="1"/>
   <c r="A246" i="1" s="1"/>
   <c r="E226" i="1"/>
   <c r="B226" i="1"/>
   <c r="A226" i="1"/>
   <c r="A234" i="1" s="1"/>
   <c r="E225" i="1"/>
   <c r="A225" i="1"/>
   <c r="A232" i="1" s="1"/>
   <c r="E224" i="1"/>
   <c r="A224" i="1"/>
   <c r="A231" i="1" s="1"/>
   <c r="A240" i="1" s="1"/>
   <c r="E222" i="1"/>
   <c r="A222" i="1"/>
   <c r="A230" i="1" s="1"/>
   <c r="E220" i="1"/>
   <c r="A220" i="1"/>
   <c r="E219" i="1"/>
   <c r="A219" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="845" uniqueCount="171">
   <si>
     <t>Alimento</t>
   </si>
   <si>
     <t>Cantidad Entrada (Libras)</t>
   </si>
   <si>
     <t>Cantidad Consumo (Libras)</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Sardinas (fresca)</t>
   </si>
   <si>
     <t>Calamar</t>
   </si>
   <si>
     <t>Peletizado</t>
   </si>
   <si>
     <t xml:space="preserve">Carnes </t>
   </si>
   <si>
@@ -576,56 +575,59 @@
     <t>65 lb</t>
   </si>
   <si>
     <t>Alimento peletizado (peces)</t>
   </si>
   <si>
     <t>65,34 lb</t>
   </si>
   <si>
     <t>Alimento peletizado (Fundas Carpa Koi)</t>
   </si>
   <si>
     <t>11 lb</t>
   </si>
   <si>
     <t>2,040 lb</t>
   </si>
   <si>
     <t>88 lb</t>
   </si>
   <si>
     <t>700 lb</t>
   </si>
   <si>
     <t>221.5 lb</t>
+  </si>
+  <si>
+    <t>N/a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
@@ -1486,1269 +1488,1425 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E346"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A340" workbookViewId="0">
-      <selection activeCell="D333" sqref="D333"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="30.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="5" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="2">
         <v>3312</v>
       </c>
       <c r="C2" s="2">
         <v>2360</v>
       </c>
-      <c r="D2" s="2"/>
+      <c r="D2" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E2" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="2">
         <v>1008</v>
       </c>
       <c r="C3" s="2">
         <v>888</v>
       </c>
-      <c r="D3" s="2"/>
+      <c r="D3" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E3" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="2">
         <v>100</v>
       </c>
       <c r="C4" s="2">
         <v>90</v>
       </c>
-      <c r="D4" s="2"/>
+      <c r="D4" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E4" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="2">
         <v>90</v>
       </c>
       <c r="C5" s="2">
         <v>50</v>
       </c>
-      <c r="D5" s="2"/>
+      <c r="D5" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E5" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2">
         <v>200</v>
       </c>
       <c r="C6" s="2">
         <v>180</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E6" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
         <v>1000</v>
       </c>
       <c r="C7" s="2">
         <v>460</v>
       </c>
-      <c r="D7" s="2"/>
+      <c r="D7" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E7" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="2">
         <v>60</v>
       </c>
       <c r="C8" s="2">
         <v>40</v>
       </c>
-      <c r="D8" s="2"/>
+      <c r="D8" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E8" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="2">
         <v>5712</v>
       </c>
       <c r="C9" s="2">
         <v>3305</v>
       </c>
-      <c r="D9" s="2"/>
+      <c r="D9" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E9" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="2">
         <v>528</v>
       </c>
       <c r="C10" s="2">
         <v>468</v>
       </c>
-      <c r="D10" s="2"/>
+      <c r="D10" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E10" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="2">
         <v>100</v>
       </c>
       <c r="C11" s="2">
         <v>96</v>
       </c>
-      <c r="D11" s="2"/>
+      <c r="D11" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E11" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="2">
         <v>80</v>
       </c>
       <c r="C12" s="2">
         <v>72</v>
       </c>
-      <c r="D12" s="2"/>
+      <c r="D12" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E12" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="2">
         <v>160</v>
       </c>
       <c r="C13" s="2">
         <v>160</v>
       </c>
-      <c r="D13" s="2"/>
+      <c r="D13" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E13" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>600</v>
       </c>
       <c r="C14" s="2">
         <v>540</v>
       </c>
-      <c r="D14" s="2"/>
+      <c r="D14" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E14" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>40</v>
       </c>
       <c r="C15" s="2">
         <v>30</v>
       </c>
-      <c r="D15" s="2"/>
+      <c r="D15" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E15" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="2">
         <v>4679</v>
       </c>
       <c r="C16" s="2">
         <v>4490</v>
       </c>
-      <c r="D16" s="2"/>
+      <c r="D16" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E16" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B17" s="2">
         <v>528</v>
       </c>
       <c r="C17" s="2">
         <v>440</v>
       </c>
-      <c r="D17" s="2"/>
+      <c r="D17" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E17" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="2">
         <v>144</v>
       </c>
       <c r="C18" s="2">
         <v>113</v>
       </c>
-      <c r="D18" s="2"/>
+      <c r="D18" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E18" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="2">
         <v>100</v>
       </c>
       <c r="C19" s="2">
         <v>90</v>
       </c>
-      <c r="D19" s="2"/>
+      <c r="D19" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E19" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="2">
         <v>180</v>
       </c>
       <c r="C20" s="2">
         <v>180</v>
       </c>
-      <c r="D20" s="2"/>
+      <c r="D20" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E20" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="2">
         <v>1020</v>
       </c>
       <c r="C21" s="2">
         <v>1006</v>
       </c>
-      <c r="D21" s="2"/>
+      <c r="D21" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E21" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B22" s="2">
         <v>83</v>
       </c>
       <c r="C22" s="2">
         <v>66</v>
       </c>
-      <c r="D22" s="2"/>
+      <c r="D22" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E22" s="2">
         <v>2015</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="2">
         <v>4801</v>
       </c>
       <c r="C23" s="2">
         <v>2360</v>
       </c>
-      <c r="D23" s="2"/>
+      <c r="D23" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E23" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="2">
         <v>529</v>
       </c>
       <c r="C24" s="2">
         <v>488</v>
       </c>
-      <c r="D24" s="2"/>
+      <c r="D24" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E24" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="2">
         <v>100</v>
       </c>
       <c r="C25" s="2">
         <v>90</v>
       </c>
-      <c r="D25" s="2"/>
+      <c r="D25" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E25" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B26" s="2">
         <v>90</v>
       </c>
       <c r="C26" s="2">
         <v>50</v>
       </c>
-      <c r="D26" s="2"/>
+      <c r="D26" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E26" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="2">
         <v>200</v>
       </c>
       <c r="C27" s="2">
         <v>180</v>
       </c>
-      <c r="D27" s="2"/>
+      <c r="D27" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E27" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="2">
         <v>600</v>
       </c>
       <c r="C28" s="2">
         <v>532</v>
       </c>
-      <c r="D28" s="2"/>
+      <c r="D28" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E28" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B29" s="2">
         <v>60</v>
       </c>
       <c r="C29" s="2">
         <v>40</v>
       </c>
-      <c r="D29" s="2"/>
+      <c r="D29" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E29" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="2">
         <v>3138</v>
       </c>
       <c r="C30" s="2">
         <v>2980</v>
       </c>
-      <c r="D30" s="2"/>
+      <c r="D30" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E30" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="2">
         <v>308</v>
       </c>
       <c r="C31" s="2">
         <v>308</v>
       </c>
-      <c r="D31" s="2"/>
+      <c r="D31" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E31" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="2">
         <v>264</v>
       </c>
       <c r="C32" s="2">
         <v>248</v>
       </c>
-      <c r="D32" s="2"/>
+      <c r="D32" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E32" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="2">
         <v>384</v>
       </c>
       <c r="C33" s="2">
         <v>288</v>
       </c>
-      <c r="D33" s="2"/>
+      <c r="D33" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E33" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="2">
         <v>105</v>
       </c>
       <c r="C34" s="2">
         <v>105</v>
       </c>
-      <c r="D34" s="2"/>
+      <c r="D34" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E34" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="2">
         <v>600</v>
       </c>
       <c r="C35" s="2">
         <v>540</v>
       </c>
-      <c r="D35" s="2"/>
+      <c r="D35" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E35" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="2">
         <v>66</v>
       </c>
       <c r="C36" s="2">
         <v>48</v>
       </c>
-      <c r="D36" s="2"/>
+      <c r="D36" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E36" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B37" s="2">
         <v>3828</v>
       </c>
       <c r="C37" s="2">
         <v>3780</v>
       </c>
-      <c r="D37" s="2"/>
+      <c r="D37" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E37" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="2">
         <v>528</v>
       </c>
       <c r="C38" s="2">
         <v>176</v>
       </c>
-      <c r="D38" s="2"/>
+      <c r="D38" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E38" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="2">
         <v>176</v>
       </c>
       <c r="C39" s="2">
         <v>120</v>
       </c>
-      <c r="D39" s="2"/>
+      <c r="D39" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E39" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="2">
         <v>130</v>
       </c>
       <c r="C40" s="2">
         <v>120</v>
       </c>
-      <c r="D40" s="2"/>
+      <c r="D40" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E40" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="2">
         <v>120</v>
       </c>
       <c r="C41" s="2">
         <v>120</v>
       </c>
-      <c r="D41" s="2"/>
+      <c r="D41" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E41" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="2">
         <v>500</v>
       </c>
       <c r="C42" s="2">
         <v>492</v>
       </c>
-      <c r="D42" s="2"/>
+      <c r="D42" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E42" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="2">
         <v>52</v>
       </c>
       <c r="C43" s="2">
         <v>40</v>
       </c>
-      <c r="D43" s="2"/>
+      <c r="D43" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E43" s="2">
         <v>2016</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B44" s="2">
         <v>5000</v>
       </c>
       <c r="C44" s="2">
         <v>3760</v>
       </c>
-      <c r="D44" s="2"/>
+      <c r="D44" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E44" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B45" s="2">
         <v>400</v>
       </c>
       <c r="C45" s="2">
         <v>400</v>
       </c>
-      <c r="D45" s="2"/>
+      <c r="D45" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E45" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="2">
         <v>176</v>
       </c>
       <c r="C46" s="2">
         <v>106</v>
       </c>
-      <c r="D46" s="2"/>
+      <c r="D46" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E46" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B47" s="2">
         <v>90</v>
       </c>
       <c r="C47" s="2">
         <v>50</v>
       </c>
-      <c r="D47" s="2"/>
+      <c r="D47" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E47" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="2">
         <v>150</v>
       </c>
       <c r="C48" s="2">
         <v>150</v>
       </c>
-      <c r="D48" s="2"/>
+      <c r="D48" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E48" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="2">
         <v>480</v>
       </c>
       <c r="C49" s="2">
         <v>480</v>
       </c>
-      <c r="D49" s="2"/>
+      <c r="D49" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E49" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B50" s="2">
         <v>66</v>
       </c>
       <c r="C50" s="2">
         <v>60</v>
       </c>
-      <c r="D50" s="2"/>
+      <c r="D50" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E50" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B51" s="2">
         <v>4504</v>
       </c>
       <c r="C51" s="2">
         <v>4040</v>
       </c>
-      <c r="D51" s="2"/>
+      <c r="D51" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E51" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B52" s="2">
         <v>100</v>
       </c>
       <c r="C52" s="2">
         <v>100</v>
       </c>
-      <c r="D52" s="2"/>
+      <c r="D52" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E52" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B53" s="2">
         <v>396</v>
       </c>
       <c r="C53" s="2">
         <v>140</v>
       </c>
-      <c r="D53" s="2"/>
+      <c r="D53" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E53" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="2">
         <v>264</v>
       </c>
       <c r="C54" s="2">
         <v>158</v>
       </c>
-      <c r="D54" s="2"/>
+      <c r="D54" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E54" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="2">
         <v>90</v>
       </c>
       <c r="C55" s="2">
         <v>50</v>
       </c>
-      <c r="D55" s="2"/>
+      <c r="D55" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E55" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="2">
         <v>100</v>
       </c>
       <c r="C56" s="2">
         <v>100</v>
       </c>
-      <c r="D56" s="2"/>
+      <c r="D56" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E56" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="2">
         <v>490</v>
       </c>
       <c r="C57" s="2">
         <v>490</v>
       </c>
-      <c r="D57" s="2"/>
+      <c r="D57" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E57" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="2">
         <v>66</v>
       </c>
       <c r="C58" s="2">
         <v>52</v>
       </c>
-      <c r="D58" s="2"/>
+      <c r="D58" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E58" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B59" s="2">
         <v>4695</v>
       </c>
       <c r="C59" s="2">
         <v>4245</v>
       </c>
-      <c r="D59" s="2"/>
+      <c r="D59" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E59" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B60" s="2">
         <v>50</v>
       </c>
       <c r="C60" s="2">
         <v>50</v>
       </c>
-      <c r="D60" s="2"/>
+      <c r="D60" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E60" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>396</v>
       </c>
       <c r="C61" s="2">
         <v>264</v>
       </c>
-      <c r="D61" s="2"/>
+      <c r="D61" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E61" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>176</v>
       </c>
       <c r="C62" s="2">
         <v>168</v>
       </c>
-      <c r="D62" s="2"/>
+      <c r="D62" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E62" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>90</v>
       </c>
       <c r="C63" s="2">
         <v>72</v>
       </c>
-      <c r="D63" s="2"/>
+      <c r="D63" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E63" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>50</v>
       </c>
       <c r="C64" s="2">
         <v>50</v>
       </c>
-      <c r="D64" s="2"/>
+      <c r="D64" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E64" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B65" s="2">
         <v>648</v>
       </c>
       <c r="C65" s="2">
         <v>648</v>
       </c>
-      <c r="D65" s="2"/>
+      <c r="D65" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E65" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B66" s="2">
         <v>66</v>
       </c>
       <c r="C66" s="2">
         <v>66</v>
       </c>
-      <c r="D66" s="2"/>
+      <c r="D66" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E66" s="2">
         <v>2017</v>
       </c>
     </row>
     <row r="67" spans="1:5" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B67" s="2">
         <v>4500</v>
       </c>
       <c r="C67" s="2">
         <v>4485</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="E67" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B68" s="2">
         <v>100</v>
       </c>
       <c r="C68" s="2">
         <v>80</v>
       </c>
-      <c r="D68" s="2"/>
+      <c r="D68" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E68" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B69" s="2">
         <v>400</v>
       </c>
       <c r="C69" s="2">
         <v>400</v>
       </c>
-      <c r="D69" s="2"/>
+      <c r="D69" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E69" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="2">
         <v>80</v>
       </c>
       <c r="C70" s="2">
         <v>80</v>
       </c>
-      <c r="D70" s="2"/>
+      <c r="D70" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E70" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="2">
         <v>100</v>
       </c>
       <c r="C71" s="2">
         <v>100</v>
       </c>
-      <c r="D71" s="2"/>
+      <c r="D71" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E71" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B72" s="2">
         <v>480</v>
       </c>
       <c r="C72" s="2">
         <v>480</v>
       </c>
-      <c r="D72" s="2"/>
+      <c r="D72" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E72" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B73" s="2">
         <v>66</v>
       </c>
       <c r="C73" s="2">
         <v>60</v>
       </c>
-      <c r="D73" s="2"/>
+      <c r="D73" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E73" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B74" s="2">
         <v>4600</v>
       </c>
       <c r="C74" s="2">
         <v>4550</v>
       </c>
-      <c r="D74" s="2"/>
+      <c r="D74" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E74" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B75" s="2">
         <v>100</v>
       </c>
       <c r="C75" s="2">
         <v>90</v>
       </c>
-      <c r="D75" s="2"/>
+      <c r="D75" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E75" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B76" s="2">
         <v>400</v>
       </c>
       <c r="C76" s="2">
         <v>400</v>
       </c>
-      <c r="D76" s="2"/>
+      <c r="D76" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E76" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="2">
         <v>100</v>
       </c>
       <c r="C77" s="2">
         <v>100</v>
       </c>
-      <c r="D77" s="2"/>
+      <c r="D77" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E77" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B78" s="2">
         <v>100</v>
       </c>
       <c r="C78" s="2">
         <v>100</v>
       </c>
-      <c r="D78" s="2"/>
+      <c r="D78" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E78" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B79" s="2">
         <v>500</v>
       </c>
       <c r="C79" s="2">
         <v>480</v>
       </c>
-      <c r="D79" s="2"/>
+      <c r="D79" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E79" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B80" s="2">
         <v>64</v>
       </c>
       <c r="C80" s="2">
         <v>62</v>
       </c>
-      <c r="D80" s="2"/>
+      <c r="D80" s="2" t="s">
+        <v>170</v>
+      </c>
       <c r="E80" s="2">
         <v>2018</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="2">
         <v>3224</v>
       </c>
       <c r="C81" s="2">
         <v>377</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>153</v>
       </c>
       <c r="E81" s="2">
         <v>2019</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="2" t="s">
         <v>12</v>
       </c>